--- v0 (2025-12-11)
+++ v1 (2026-06-12)
@@ -54,813 +54,813 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Palminópolis - PMP</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/100/projeto_de_lei_65-2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/100/projeto_de_lei_65-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 065/PMP/2024, que dispõe sobre transposição, remanejamento e transferência de créditos adicionais suplementares e créditos especiais no âmbito do Poder Executivo, no vigente orçamento.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_lei_66-2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_lei_66-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 066/PMP/2024, que dispõe sobre transposição, remanejamento e transferências de Créditos Adicionais Suplementares e Créditos Especiais no âmbito do Fundo Municipal do Idoso, no vigente orçamento, e dá outras providências.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/102/projeto_de_lei_67-2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/102/projeto_de_lei_67-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 067/PMP/2024, que dispõe sobre a autorização para alteração na Lei nº 054/PMP/2023, de 20 de setembro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_68-2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_68-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 068/2024/PMP, que dispõe sobre a instituição do Programa WiFi Comunitário nos espaços públicos do municípios de Palminópolis e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_lei_69-2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_lei_69-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 069/2024/PMP, que dispõe sobre alteração do vencimento base dos cargos que especifica.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_lei_70-2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_lei_70-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 070/2024/PMP, que dispõe sobre a Revisão Geral Anual sobre Vencimentos Base dos Servidores Públicos Municipais em provimento efetivo, comissionado, ativos, inativos, pensionistas e agentes políticos do quadro do Poder Executivo e Legislativo do Município de Palminópolis.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_de_lei_71-2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_de_lei_71-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 71/2024/PMP, que dispõe sobre alteração de dispositivo da Lei nº 025/2006/PMP, que institui o Estatuto e Plano de cargos e Salários do magistério Público Municipal.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei_72-2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei_72-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 072/2024/PMP, que altera e acrescenta dispositivos à Lei Municipal nº 068/PMP/2024 - Dispõe sobre a Revisão Geral Anual sobre Vencimentos Base dos Servidores Públicos Municipais em provimento efetivo, comissionado, ativos, inativos, pensionistas e agentes políticos do quadro do Poder Executivo e Legislativo do Município de Palminópolis e dá outras providências.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_73-2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_73-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 073/2024/PMP, que dispõe sobre a autorização para abertura de créditos adicionais de natureza especial ao orçamento vigente, no âmbito do FUNDEB do município de Palminópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_lei_74-2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_lei_74-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 074/2024/PMP, que dispõe sobre autorização para abertura de créditos adicionais de natureza especial ao orçamento vigente, no âmbito do FUNDEB do município de Palminópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/134/projeto_de_lei_75-2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/134/projeto_de_lei_75-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 075/2024/PMP, que dispõe sobre autorização para abertura de créditos adicionais de natureza especial ao orçamento vigente, no âmbito do Fundo Municipal de Saúde do município de Palminópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/135/projeto_de_lei_76-2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/135/projeto_de_lei_76-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 076/2024/PMP, que dispõe sobre autorização para abertura de créditos adicionais de natureza especial ao orçamento vigente, no âmbito do Fundo Municipal de Educação Básica do município de Palminópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/136/projeto_de_lei_77-2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/136/projeto_de_lei_77-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 077/2024/PMP, que dispõe sobre autorização para abertura de créditos adicionais de natureza especial ao orçamento vigente, no âmbito do Poder Executivo do município de Palminópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/140/projeto_de_lei_78-2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/140/projeto_de_lei_78-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 078/2024/PMP, que dispõe sobre instituição da Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/141/projeto_de_lei_79-2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/141/projeto_de_lei_79-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 079/2024/PMP, que dispõe sobre a instituição do Programa de Recuperação Fiscal - REFIS 2024, no município de Palminópolis e dá outras providências.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Câmara Municipal de Palminópolis - CMP</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_80-2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_80-2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 080/2024/CMP, que dispõe sobre a fixação de subsídios dos Agentes Políticos e do Poderes Executivo e Legislativo do Município de Palminópolis, Estado de Goiás, bem como dos Secretários Municipais, para o quadriênio 2025/2028, e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/171/projeto_de_lei_81_2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/171/projeto_de_lei_81_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 81/2024/PMP, que altera dispositivo da Lei nº 077/PMP/2024 - Institui o programa de Recuperação Fiscal - Refis 2024, no município de Palminópolis.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_82_2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_82_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 82/2024/PMP, que dispõe sobre a alteração de nomes de ruas na cidade de Palminópolis-GO.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/176/projeto_de_lei2024-06-20_175029.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/176/projeto_de_lei2024-06-20_175029.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 83/2024/CMP, que dispõe sobre a autorização para abertura de créditos adicionais de natureza especial.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/172/projeto_de_res_01.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/172/projeto_de_res_01.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Resolução Legislativa nº 01/2024/CMP, que regulamenta a gestão documental eletrônica e o uso de certificado digital para aplicação de assinatura digital em documentos públicos integrantes de processos eletrônicos no âmbito da Câmara Municipal de Palminópolis-GO.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/173/projeto_de_res_02.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/173/projeto_de_res_02.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Resolução Legislativa nº 02/2024/CMP, que dispõe sobre alterações no Regimento Interno da Câmara Municipal de Palminópolis, para atualização e adequação de suas normas ao contexto atual, e dá outras providências.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/163/projeto_de_decreto_legislativo_n_01_2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/163/projeto_de_decreto_legislativo_n_01_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Decreto Legislativo nº 01/CMP/2024, que dispõe sobre concessão de Títulos de Cidadão Honorífico.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/</t>
   </si>
   <si>
     <t>Referente ao Projeto de Decreto Legislativo nº 02/CMP/2024, que dispõe sobre o Balanço Geral 2021, referente às Contas de Governo do Poder Executivo.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Referente ao Projeto de Decreto Legislativo nº 03/CMP/2024, que dispõe sobre apreciação das Contas de Gestão de 2021 do Poder Executivo.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Referente ao Projeto de Decreto Legislativo nº 04/CMP/2024, que dispõe sobre apreciação das Contas de Gestão de 2022 do Poder Executivo.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Cleber Reges dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_n_1_2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_n_1_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 1/2024/CMP, que solicita reajuste do vencimento dos Agentes de Saúde.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Leumar Eterno Torres</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_n_2_2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_n_2_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 2/2024/CMP, que solicita reajuste do vencimento dos servidores municipais.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Sirley Martins Alves do Prado</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_n_3_2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_n_3_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 3/2024/CMP, que solicita a substituição do veículo utilizado no transporte dos pacientes que realizam hemodiálise.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Graziane Vitorino Santana</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_n_4_2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_n_4_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 4/2024/CMP, que solicita a construção de quebra-molas.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Anizio Paulino dos Santos Netto</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_n_5_2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_n_5_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 5/2024/CMP, que solicita reajuste dos vencimentos dos servidores com base no aumento real.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Luciano Bomtempo Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_n_6_2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_n_6_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 6/2024/CMP, que solicita recapeamento asfáltico.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_n_7_2024_-_cartilhas_autismo.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_n_7_2024_-_cartilhas_autismo.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 7/2024/CMP, que solicita a aquisição de cartilhas para conscientização sobre o autismo.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_n_8_2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_n_8_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 8/2024/CMP, que solicita a análise de viabilidade para realização de concurso interno para efetivação de servidores públicos estáveis na forma do art. 19 do ADCT da Constituição.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_n_9_2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_n_9_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 9/2024/CMP, que solicita a análise de viabilidade para contratação de psicopedagogo para a escola municipal.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Graziane Vitorino Santana, Sirley Martins Alves do Prado</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_n_10_2024_-_continuidade_recapeamento_asfaltico.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_n_10_2024_-_continuidade_recapeamento_asfaltico.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 10/2024/CMP, que solicita a análise de viabilidade para recapeamento asfáltico na Rua Deputado Antônio Queiroz Barreto e na Av. Eternidade.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_n_11_2024_-_atualizacao_valor_diarias.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_n_11_2024_-_atualizacao_valor_diarias.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 11/2024/CMP, que solicita estudos para que sejam atualizados os valores das diárias de servidores públicos municipais em deslocamento a trabalho, conforme proporção por distância de deslocamento.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Argemiro Santos da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_n_12_2024_-_melhoria_estradas_rurais_e_troca_de_lampada.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_n_12_2024_-_melhoria_estradas_rurais_e_troca_de_lampada.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 12/2024/CMP, que solicita ao Poder Executivo que inicie os trabalhos juntamente com o departamento de obras, visando fazer levantamento e correções nas estradas vicinais rurais do município de Palminópolis-GO. No mesmo requerimento, também é solicitada a troca de lâmpada de poste próximo a penúltima casa da Rua A no setor Jardim das Oliveiras.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_n_13_2024_-_correcao_ortografica_placa.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_n_13_2024_-_correcao_ortografica_placa.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 13/2024/CMP, que solicita a substituição de placa memorial localizada na recepção da Prefeitura, visando a correção ortográfica na escrita do nome do Senhor SIMONIDES GOMES BAIÃO.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_n_14_2024_-_construcao_de_calcada.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_n_14_2024_-_construcao_de_calcada.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 14/2024/CMP, que solicita a construção de calçada ao final da rua Maria Jacinta Candida na parte de encontro a Rua João Luiz de Carvalho, ao lado direito descendo até o encontro com o muro do portão principal da escola em tempo integral Livertino Pereira de Moraes.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_n_15_2024.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_n_15_2024.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 15/2024/CMP, que solicita Show Gospel para a Festa Agropecuária.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_n_16_2024_-_lampada_e_calcada.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_n_16_2024_-_lampada_e_calcada.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 16/2024/CMP, de autoria do vereador Cleber Reges dos Santos, que solicita substituição de lâmpada e reconstrução de calçadas.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_n_17_2024_-_limpeza_praca_setor_jose_tobias.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_n_17_2024_-_limpeza_praca_setor_jose_tobias.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 17/2024/CMP, de autoria do vereador Leumar Eterno Torrres, que solicita limpeza da praça do setor José Tobias.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_n_18_2024_-_acomodacao_para_idosos.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_n_18_2024_-_acomodacao_para_idosos.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 18/2024/CMP, de autoria do vereador Luciano Bomtempo Gonçalves, que solicita construção de acomodação para os idosos.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_n_19_2024_-_concessao_titulo_de_cidadao_honorifico.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_n_19_2024_-_concessao_titulo_de_cidadao_honorifico.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 19/2024/CMP, de autoria do vereador Luciano Bomtempo Gonçalves, que solicita concessão de Título de Cidadão Honorífico.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_n_20_2024_-_refeitorio_escola_municipal.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_n_20_2024_-_refeitorio_escola_municipal.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 20/2024/CMP, de autoria do vereador Anízio Paulino dos Santos Netto, que solicita construção de refeitório para a Escola Municipal.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_n_21_2024_-_onibus_para_eventos.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_n_21_2024_-_onibus_para_eventos.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 21/2024/CMP, de autoria do vereador Anízio Paulino dos Santos Netto, que solicita disponibilização de ônibus em datas comemorativas para participação dos munícipes nos eventos.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_n_22_2024_-_planejamento_retroescavadeira.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_n_22_2024_-_planejamento_retroescavadeira.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 22/2024/CMP, de autoria do vereador Anízio Paulino dos Santos Netto, que solicita planejamento para utilização da Retroescavadeira PC-Esteira.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_n_23_2024_-_informacao_medicamentos.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_n_23_2024_-_informacao_medicamentos.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 23/2024/CMP, de autoria do vereador Argemiro Santos da Cruz, que solicita que sejam disponibilizadas informações quanto a medicamentos disponíveis. pela Secretaria de Saúde.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_n_24_2024_-_onibus_transporte_universitario.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_n_24_2024_-_onibus_transporte_universitario.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 24/2024/CMP, de autoria do vereador Luciano Bomtempo Gonçalves, que solicita ônibus para transporte de alunos universitários.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Anizio Paulino dos Santos Netto, Argemiro Santos da Cruz, Cleber Reges dos Santos, Fernando Alves da Cunha Filho, Graziane Vitorino Santana, Heudillan Cassio Franco Vieira, Leumar Eterno Torres, Luciano Bomtempo Gonçalves, Sirley Martins Alves do Prado</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/139/requerimento_n_25_2024_-_melhoria_condicoes_conselheiros_tutelares.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/139/requerimento_n_25_2024_-_melhoria_condicoes_conselheiros_tutelares.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 25/2024/CMP, de autoria de todos os parlamentares, que solicitam melhoria das condições de trabalho e remuneração dos membros do Conselho Tutelar.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/142/requerimento_n_26_2024_-_correcao_de_buracos_e_erosoes.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/142/requerimento_n_26_2024_-_correcao_de_buracos_e_erosoes.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 26/2024/CMP, de autoria do vereador Leumar Torres, que solicita correção de buracos e erosões.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/143/requerimento_n_27_2024_-_implantacao_programa_social.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/143/requerimento_n_27_2024_-_implantacao_programa_social.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 27/2024/CMP, de autoria do vereador Luciano, que solicita implantação de Programa Social de Doação de Cestas Básicas e Gás de Cozinha para famílias em vulnerabilidade social.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_n_28_2024_-_doacoes_a_igrejas.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_n_28_2024_-_doacoes_a_igrejas.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 28/2024/CMP, de autoria do vereador Argemiro, que solicita criação de ferramentas legais para doações de ajuda de custos às Igrejas do município.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_n_29_2024_-0_transporte_gratuito_doadores_sangue.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_n_29_2024_-0_transporte_gratuito_doadores_sangue.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 29/2024/CMP, de autoria do vereador Anízio, que solicita transporte gratuito para doadores de sangue.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/146/requerimento_n_30_2024_-_construcao_sistema_de_drenagem_agua_pluvial.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/146/requerimento_n_30_2024_-_construcao_sistema_de_drenagem_agua_pluvial.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 30/2024/CMP, de autoria do vereador Anízio, que solicita  construção de sistema de drenagem de água pluvial.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/148/requerimento_n_31_2024_-_construcao_ou_adequacao_sala_atendimento_educacional_especializado.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/148/requerimento_n_31_2024_-_construcao_ou_adequacao_sala_atendimento_educacional_especializado.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 31/2024/CMP, de autoria da vereadora Sirley Martins Alves do Prado, que solicita construção e/ou adequação, bem como esquipar sala especifica para Atendimento Educacional Especializado.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/149/requerimento_n_32_2024_-_substituicao_lixeiras.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/149/requerimento_n_32_2024_-_substituicao_lixeiras.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 32/2024/CMP, de autoria do vereador Argemiro Santos da Cruz, que solicita substituição de lixeiras públicas instaladas em passeios públicos.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_n_33_2024_-_instalacao_de_lixeiras.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_n_33_2024_-_instalacao_de_lixeiras.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 33/2024/CMP, de autoria do vereador Argemiro Santos da Cruz, que solicita a instalação de lixeiras públicas e a construção de quebra-molas.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/151/requerimento_n_34_2024_-_inclusao_de_itens_tradicionais_na_pecuaria.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/151/requerimento_n_34_2024_-_inclusao_de_itens_tradicionais_na_pecuaria.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 34/2024/CMP, de autoria do vereador Luciano Bomtempo Gonçalves, que solicita inclusão de exposição de Itens tradicionais na Festa Agropecuária de Palminópolis.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento_n_35_2024_-_atendimento_prioritario_alunos_terapeuta_ocupacional.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento_n_35_2024_-_atendimento_prioritario_alunos_terapeuta_ocupacional.pdf</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 35/2024/CMP, de autoria do vereador Luciano Bomtempo Gonçalves, que solicita análise de viabilidade para promover atendimento prioritário aos alunos da rede municipal de ensino e contratação de terapeuta ocupacional.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Referente ao Requerimento nº 36/2024/CMP, de autoria do vereador Cleber Reges dos Santos, que solicita instalação de um ponto de atendimento local do IPASGO no município.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Cleber Reges dos Santos, Fernando Alves da Cunha Filho, Graziane Vitorino Santana, Luciano Bomtempo Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/162/01-2024-mocao_01-2024_repudio_conselho_medicina.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/162/01-2024-mocao_01-2024_repudio_conselho_medicina.pdf</t>
   </si>
   <si>
     <t>Referente à Moção nº 01/2024/CMP, de autoria do vereador Luciano Bomtempo Gonçalves, que solicita à Mesa Diretora o envio de moção de apoio ao Congresso Nacional, em razão do movimento ofensivo ao Conselho Federal de Medicina – CFM, iniciado com a publicação da Resolução CFM n. 2.378/2024, que seja desagravado o referido Conselho, e mantido em suas atribuições próprias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1167,68 +1167,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/100/projeto_de_lei_65-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_lei_66-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/102/projeto_de_lei_67-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_68-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_lei_69-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_lei_70-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_de_lei_71-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei_72-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_73-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_lei_74-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/134/projeto_de_lei_75-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/135/projeto_de_lei_76-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/136/projeto_de_lei_77-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/140/projeto_de_lei_78-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/141/projeto_de_lei_79-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_80-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/171/projeto_de_lei_81_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_82_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/176/projeto_de_lei2024-06-20_175029.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/172/projeto_de_res_01.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/173/projeto_de_res_02.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/163/projeto_de_decreto_legislativo_n_01_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_n_1_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_n_2_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_n_3_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_n_4_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_n_5_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_n_6_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_n_7_2024_-_cartilhas_autismo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_n_8_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_n_9_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_n_10_2024_-_continuidade_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_n_11_2024_-_atualizacao_valor_diarias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_n_12_2024_-_melhoria_estradas_rurais_e_troca_de_lampada.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_n_13_2024_-_correcao_ortografica_placa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_n_14_2024_-_construcao_de_calcada.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_n_15_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_n_16_2024_-_lampada_e_calcada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_n_17_2024_-_limpeza_praca_setor_jose_tobias.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_n_18_2024_-_acomodacao_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_n_19_2024_-_concessao_titulo_de_cidadao_honorifico.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_n_20_2024_-_refeitorio_escola_municipal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_n_21_2024_-_onibus_para_eventos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_n_22_2024_-_planejamento_retroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_n_23_2024_-_informacao_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_n_24_2024_-_onibus_transporte_universitario.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/139/requerimento_n_25_2024_-_melhoria_condicoes_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/142/requerimento_n_26_2024_-_correcao_de_buracos_e_erosoes.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/143/requerimento_n_27_2024_-_implantacao_programa_social.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_n_28_2024_-_doacoes_a_igrejas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_n_29_2024_-0_transporte_gratuito_doadores_sangue.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/146/requerimento_n_30_2024_-_construcao_sistema_de_drenagem_agua_pluvial.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/148/requerimento_n_31_2024_-_construcao_ou_adequacao_sala_atendimento_educacional_especializado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/149/requerimento_n_32_2024_-_substituicao_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_n_33_2024_-_instalacao_de_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/151/requerimento_n_34_2024_-_inclusao_de_itens_tradicionais_na_pecuaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento_n_35_2024_-_atendimento_prioritario_alunos_terapeuta_ocupacional.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/162/01-2024-mocao_01-2024_repudio_conselho_medicina.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/100/projeto_de_lei_65-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_lei_66-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/102/projeto_de_lei_67-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_68-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/116/projeto_de_lei_69-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_lei_70-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/121/projeto_de_lei_71-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/124/projeto_de_lei_72-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_73-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_lei_74-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/134/projeto_de_lei_75-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/135/projeto_de_lei_76-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/136/projeto_de_lei_77-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/140/projeto_de_lei_78-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/141/projeto_de_lei_79-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/147/projeto_de_lei_80-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/171/projeto_de_lei_81_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_82_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/176/projeto_de_lei2024-06-20_175029.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/172/projeto_de_res_01.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/173/projeto_de_res_02.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/163/projeto_de_decreto_legislativo_n_01_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_n_1_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/105/requerimento_n_2_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/106/requerimento_n_3_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_n_4_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_n_5_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/109/requerimento_n_6_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_n_7_2024_-_cartilhas_autismo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_n_8_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_n_9_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/114/requerimento_n_10_2024_-_continuidade_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/115/requerimento_n_11_2024_-_atualizacao_valor_diarias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/117/requerimento_n_12_2024_-_melhoria_estradas_rurais_e_troca_de_lampada.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/118/requerimento_n_13_2024_-_correcao_ortografica_placa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/119/requerimento_n_14_2024_-_construcao_de_calcada.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/122/requerimento_n_15_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/125/requerimento_n_16_2024_-_lampada_e_calcada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/126/requerimento_n_17_2024_-_limpeza_praca_setor_jose_tobias.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/127/requerimento_n_18_2024_-_acomodacao_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/128/requerimento_n_19_2024_-_concessao_titulo_de_cidadao_honorifico.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/129/requerimento_n_20_2024_-_refeitorio_escola_municipal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/130/requerimento_n_21_2024_-_onibus_para_eventos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/131/requerimento_n_22_2024_-_planejamento_retroescavadeira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/137/requerimento_n_23_2024_-_informacao_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/138/requerimento_n_24_2024_-_onibus_transporte_universitario.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/139/requerimento_n_25_2024_-_melhoria_condicoes_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/142/requerimento_n_26_2024_-_correcao_de_buracos_e_erosoes.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/143/requerimento_n_27_2024_-_implantacao_programa_social.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/144/requerimento_n_28_2024_-_doacoes_a_igrejas.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/145/requerimento_n_29_2024_-0_transporte_gratuito_doadores_sangue.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/146/requerimento_n_30_2024_-_construcao_sistema_de_drenagem_agua_pluvial.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/148/requerimento_n_31_2024_-_construcao_ou_adequacao_sala_atendimento_educacional_especializado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/149/requerimento_n_32_2024_-_substituicao_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/150/requerimento_n_33_2024_-_instalacao_de_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/151/requerimento_n_34_2024_-_inclusao_de_itens_tradicionais_na_pecuaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/160/requerimento_n_35_2024_-_atendimento_prioritario_alunos_terapeuta_ocupacional.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2024/162/01-2024-mocao_01-2024_repudio_conselho_medicina.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="227.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="169.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="168.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>