--- v0 (2025-12-09)
+++ v1 (2026-06-11)
@@ -54,906 +54,906 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Palminópolis - PMP</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_pmp_44-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_pmp_44-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 015/PMP/2017, acrescentando o quantitativo de vagas do Cargo Público em Comissão que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Anizio Paulino dos Santos Netto, Cleber Reges dos Santos, Fernando Alves da Cunha Filho, Graziane Vitorino Santana</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_cmp_47-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_cmp_47-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do vencimento base inerente aos cargos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/54/pl_51.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/54/pl_51.pdf</t>
   </si>
   <si>
     <t>Acrescenta Dispositivo na Lei nº 50/CMP/2020, que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_no_056-pmp-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_no_056-pmp-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei de Diretrizes Orçamentárias nº 050/2023, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária Anual de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_no_057-pmp-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_no_057-pmp-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o quadriênio de 2022/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_59.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_59.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 019/PMP/2013, e dá outras providências.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/86/pl_vale_alimentacao.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/86/pl_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Institui a concessão de Auxílio-Alimentação aos servidores públicos ativos da Câmara Municipal de Palminópolis e dá outras providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/87/pl_62_-_fundo_municipal_de_educacao.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/87/pl_62_-_fundo_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Educação Básica - FMEB e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/95/pl_63.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/95/pl_63.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de Funções Gratificadas no âmbito do Poder Legislativo Municipal de Palminópolis-GO, em conformidade com a Lei nº 029/PMP/1990 e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/96/pl_64_-_concessao_de_uso_bens.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/96/pl_64_-_concessao_de_uso_bens.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a realizar a concessão de uso de bens públicos municipais de áreas que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Anizio Paulino dos Santos Netto, Cleber Reges dos Santos, Fernando Alves da Cunha Filho, Graziane Vitorino Santana, Luciano Bomtempo Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/1/requerimento_no_1-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/1/requerimento_no_1-2023.pdf</t>
   </si>
   <si>
     <t>Solicita reforma do ginásio. Autoria: Vereadores Anizio, Cleber, Luciano, Graziane e Fernando Filho.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Anizio Paulino dos Santos Netto, Argemiro Santos da Cruz, Cleber Reges dos Santos, Fernando Alves da Cunha Filho, Graziane Vitorino Santana, Heudillan Cassio Franco Vieira, Leumar Eterno Torres, Luciano Bomtempo Gonçalves, Sirley Martins Alves do Prado</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/11/requerimento_no_2-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/11/requerimento_no_2-2023.pdf</t>
   </si>
   <si>
     <t>Solicita transporte universitário gratuito adequado para Palmeiras de Goiás-GO com ao menos 12 (doze) vagas para o momento.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/12/requerimento_no_3-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/12/requerimento_no_3-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a abertura de uma rua alternativa na Escola Municipal Livertino Pereira de Moraes, de forma que os veículos ao entrarem, desembarquem os alunos e sigam o fluxo na possível abertura de rua alternativa interligando e dando acesso à rua Elpídio de Paula Ribeiro, sentido Lago Municipal, sem congestionar ao retornar na mesma via, como atualmente ocorre.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Leumar Eterno Torres</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/2/requerimento_no_4-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/2/requerimento_no_4-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que os postes de energia pública que estão sendo substituídos, sejam reaproveitados no Campo de Futebol Socyte do Lago Municipal, bem como a iluminação.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Sirley Martins Alves do Prado</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/3/requerimento_no_5-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/3/requerimento_no_5-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise e respostas para a implantação do reajuste recente para a classe pedagógica municipal.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_no_6-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_no_6-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade de prover o transporte de alunos especiais para a APAE de Palmeiras de Goiás ou São Luís de Montes Belos.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Heudillan Cassio Franco Vieira</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_no_7-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_no_7-2023.pdf</t>
   </si>
   <si>
     <t>Solicita asfaltamento ou instalação de bloquetes em parceria Prefeitura-COOMAP, na via vicinal que interliga extensão da Rua Deputado Antônio Q. Barreto à GO 162, passando entre o muro final do limite das instalações da COOMAP e o pasto do Sr. Nahason Sardinha Cardoso</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_no_8-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_no_8-2023.pdf</t>
   </si>
   <si>
     <t>Solicita contratação de médico psicólogo para atender no hospital municipal.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Cleber Reges dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_no_9-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_no_9-2023.pdf</t>
   </si>
   <si>
     <t>Solicita reforma das praças públicas, bem como o Lago Municipal.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Argemiro Santos da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/8/requerimento_no_10-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/8/requerimento_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de um médico ortopedista para atender o município.</t>
   </si>
   <si>
     <t>Luciano Bomtempo Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/9/requerimento_no_11-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/9/requerimento_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado a esta casa de leis projeto que trata da estruturação do plano de cargos e salários de tosos os funcionários públicos municipais.</t>
   </si>
   <si>
     <t>Fernando Alves da Cunha Filho</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_no_12-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Solicita revitalização da praça do setor José Tobias.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_no_13-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para reforma de dois prédios públicos, sendo o primeiro, o Centro Comercial no Jardim das Oliveiras, e o segundo, o Clube Municipal de Lúcia Vânia.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_no_14-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Solicita para a festa agropecuária de 2023 a contratação de um Show Gospel.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Anizio Paulino dos Santos Netto</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_15-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para que o poder Executivo disponibilize uma Máquina de Xérox para atender alunos acadêmicos que necessitam deste serviço diariamente para impressão de material de estudos.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_16-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para construção de uma rampa de acesso frontal à entrada do hospital João Vitorino, de forma que as ambulâncias maiores tenham fácil acesso para atendimentos emergenciais.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_17-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita a manutenção corretiva dos bloquetes de concreto da rua Elpídio de Paula ribeiro, nivelando os pontos os quais estão afundando em toda extensão da rua, em específico, no trecho em frente o material de construção borges; residência da dona maura e demais locais visivelmente necessários</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Graziane Vitorino Santana</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_no_18-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para a instalação de cercas elétricas em cima dos muros de fundo e lateral do Hospital João Vitorino, visando aumentar segurança de funcionários, pacientes e patrimônio.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento_no_19-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para que o poder executivo articule convênio para junto à EMATER para que tenha na agencia de Palminópolis-GO, um Técnico Agrícola para atender as demandas locais ao menos duas vezes por semana.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento_no_20-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para que no Estádio Heli Santana Júnior seja substituída a troca da iluminação para refletores de LED; reforma de banheiros e mudança de local dos postes dos refletores os quais limitam a visibilidade dos torcedores que estão nas arquibancadas. Na oportunidade ainda reforça o requerimento anteriormente feito pelo vereador Graziane para a construção do poço artesiano.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/27/requerimento_no_21-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/27/requerimento_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade por parte do poder executivo para o pagamento do adicional noturno para técnicos de enfermagem do município.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_no_22-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para que o poder público municipal possa estender as medidas de segurança adotadas nas escolas ao Colégio Estadual.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_no_23-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo para que providencie curso de direção defensiva aos motoristas que fazem o transporte de alunos da rede pública municipal, na mesma oportunidade, também solicita que os profissionais condutores de caminhões, tenham sua CNH obrigatoriamente na categoria D.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_no_24-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para que a iluminação do canteiro central da avenida eternidade seja estendida em continuidade até o final do canteiro em frente ao Estádio Municipal.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_no_25-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para que no povoado de Mangueiras seja revitalizada a praça central, troca de iluminação pública por LED e recapeamento asfáltico de todas as ruas.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_no_26-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para que no Hospital Municipal Joao Vitorino seja instalado sistema informatizado para controle de fichas de pacientes, tendo banco de dados digital próprio em substituição dos arquivos físicos em papel para maior agilidade e segurança da guarda de informações</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_no_27-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para que no povoado de Mangueira sejam disponibilizados, no posto de saúde, atendimento médico ao menos mensal, enfermeiros quinzenalmente e remédios de forma contínua, de modo a garantir o acesso à saúde a todos os moradores da região.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/34/requerimento_no_28-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/34/requerimento_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para designar um segurança em dias de treinamento das crianças no Estádio Municipal Heli Santana Júnior, visando garantir a segurança dos pequenos atletas e proporcionar um ambiente saudável e seguro para a prática esportiva.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_no_29-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de ajuste do piso salarial dos profissionais de saúde que especifica: Enfermeiros, Técnicos e parteiras  em consonância com a Lei Federal nº 14.581 de 12 de maio de 2023, abrindo orçamento para esta finalidade.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/35/requerimento_no_30-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/35/requerimento_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para que seja executada reforma e iluminação da quadra esportiva do Setor Jardim das Oliveiras.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/36/requerimento_no_31-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/36/requerimento_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para que o poder executivo disponibilize um médico veterinário para atender a demanda municipal.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_no_32-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_no_32-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para que seja promovido a festa tradicional de dia dos pais, no mês de agosto, na mesma proporção do planejamento da festa do dia das mães realizada recentemente.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/39/requerimento_no_33-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/39/requerimento_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para concessão de Título Cidadão Honorífico Palminopolino para os Senhores: Felipe Cristino Barreto e Juliano Reis.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/40/requerimento_no_34-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/40/requerimento_no_34-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para pagamento de diárias aos motoristas de ambulâncias já solicitado em outras oportunidades e estendido pelo vereador Graziane para o mesmo benefício aos técnicos e profissionais que acompanham os pacientes encaminhados para hospitais de destino.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_no_35-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_no_35-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para concessão de título de Cidadão Honorífico Palminopolino ao senhor José Neto Carneiro Leão (Dr. José).</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/43/requerimento_no_36-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/43/requerimento_no_36-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para concessão de título cidadão Honorífico Palminopolino ao senhor Miguel Acrizio Carvalho de Sousa e esposa Iraci Saraiva de Sousa.</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_no_37-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_no_37-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para concessão de título Cidadão Honorífico Palminopolino aos senhores: Emival Vicente Santana (Valin); Edson Pedro de Souza (Carica); e Pedro Martins dos Santos (Pedro Anta).</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/45/requerimento_no_38-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/45/requerimento_no_38-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para concessão de título cidadão Honorífico Palminopolino à senhora: Natália Carolina Oliveira.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_no_39-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_no_39-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para concessão de título cidadão Honorífico Palminopolino à senhora: Drª Cristiane Reis Cobal Perillo.</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_no_40-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_no_40-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para concessão de título cidadão Honorífico Palminopolino ao Senhor Cairo Salim (Deputado Estadual).</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/48/requerimento_no_41-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/48/requerimento_no_41-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito remanejamento de funcionário vinculado a limpeza urbana com o objetivo de manter as ruas limpas ao entorno da Prefeitura Municipal de Palminópolis aos finais de semana, uma vez que nesse período sazonal de ventos, esta manutenção se faz necessária.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/49/requerimento_no_42-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/49/requerimento_no_42-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que o órgão responsável, neste período de ventos e poeira, desloque caminhão pipa para aguar as vias de acesso que não possuem asfalto, tais como GO 050, saída para Palmeiras de Goiás, saída para São Joao da Paraúna e saída para região da cachoeirinha.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/50/requerimento_no_43-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/50/requerimento_no_43-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade por parte do Poder Executivo para que construa uma academia ao ar livre no Setor Jardim das Oliveiras.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/52/requerimento_no_44-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/52/requerimento_no_44-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a análise de viabilidade para a reforma estrutural, adequação e pintura do Prédio apoio dos Agentes Comunitários de Saúde e de Combate a Endemias, o Núcleo de Vigilância em Saúde.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/53/requerimento_no_45-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/53/requerimento_no_45-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a análise de viabilidade para a reforma estrutural, adequação, pintura bem como troca das portas dos banheiros da feira coberta.</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_no_46-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_no_46-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para construção de dois redutores de velocidade (quebra-molas) na rua Deputado Antônio Q. Barreto, em pontos de grande fluxo de veículos que requerem maior segurança, tais como na intermediação próxima ao material de construção do Romim, Supermercado Castro, próximo a igreja e alto escola, bem como uma faixa de pedestre sinalizada no local mencionado.</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/57/requerimento_no_47-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/57/requerimento_no_47-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para que seja construído calçadas no Setor José Tobias em locais necessários, bem como sondar mediante levantamento todos os setores que necessitam desta mesma demanda.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/58/requerimento_no_48-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/58/requerimento_no_48-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a reativação de Projetos Sociais Municipais em amparo a famílias de baixa renda, tais como entrega diária de leite para famílias de baixa renda; Distribuição de alimentos produzidos em Horta e Lavoura Comunitária e Distribuição de Gás de Cozinha para famílias de baixa renda.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_no_49-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_no_49-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para aquisição de uniformes refletivos ou coletes de alta visibilidade para os garis que frequentemente iniciam suas atividades de limpeza e coleta de resíduos nas primeiras horas do dia, quando as condições de visibilidade são significativamente comprometidas.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_no_50-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_no_50-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para a substituição de seis telhas transparentes no ginásio municipal.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_no_51-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_no_51-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a plotagem dos veículos pertencentes ao patrimônio público.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_no_52-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_no_52-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a substituição das lixeiras de latão desgastadas localizadas em diversos pontos do município.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/69/requerimento_no_53-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/69/requerimento_no_53-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para que seja contratado um Médico Geriatra para prestar serviços no município de uma a duas vezes por mês.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_no_54-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_no_54-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade por parte do poder executivo para que possa designar um guarda/vigilante para prestar serviços no período matutino e vespertino no Hospital Municipal João Vitorino.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_no_55-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_no_55-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para aquisição e instalação de uma boia elétrica na caixa d’ água  do Povoado de Mangueiras visando melhor fornecimento e distribuição de água no povoado.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_no_56-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_no_56-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para instalação de câmeras segurança interna e externa nas Escolas Municipais de Palminópolis-GO.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_no_57-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_no_57-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo análise de viabilidade para disponibilização de um local adequado para prover encontros organizados de jovens adeptos de eventos com som automotivo. Sugestão: Parque de Exposição Agropecuária ou Lago Municipal. Objetivo: Proporcionar entretenimento aos jovens.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_no_58-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_no_58-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para que seja adquirido pelo poder público municipal uma poltrona de atendimento na triagem do Hospital Joao Vitorino, visando substituir a cadeira desapropriada atual. De forma mais específica, substituir a cadeira onde os pacientes recebem soro e medicamentos intravenosa.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_no_59-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_no_59-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise de viabilidade para que o poder público municipal construa uma cobertura adequada no CMEI Maria Pires Perillo, visando proteger as crianças de sol e chuva nos horários de entrada e saída, construindo um corredor de acesso a portaria.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_no_60-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_no_60-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder público para que conclua com urgência as obras em andamento do clube do laço, de forma que seja feito antes do início das chuvas para não se perder o que já foi feito no local.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_no_61-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_no_61-2023.pdf</t>
   </si>
   <si>
     <t>Solicita análise a viabilidade de enviar MOÇÃO de apoio ao Congresso Nacional, conforme minuta em anexo, nos termos do artigo 116 do Regimento Interno desta Casa de Leis, protestando contra a tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_no_62-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_no_62-2023.pdf</t>
   </si>
   <si>
     <t>Solicita medidas de segurança viária em pontos estratégicos de nosso município.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento_no_63-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento_no_63-2023.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de gramado nos espaços não cobertos no Cemitério Municipal.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_no_64-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_no_64-2023.pdf</t>
   </si>
   <si>
     <t>Solicita abastecimento regular do caixa eletrônico do Banco do Bradesco e instalação de caixa eletrônico da Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_no_65-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_no_65-2023.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição de um gerador móvel de energia para o município.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/88/requerimento_no_66-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/88/requerimento_no_66-2023.pdf</t>
   </si>
   <si>
     <t>Solicita Aquisição de Motos para Agentes Comunitários de Saúde e Agentes de Combate a Endemias.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_no_67-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_no_67-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a Instalação e Elevação de Quebra-molas e Sinalização.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_no_68-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_no_68-2023.pdf</t>
   </si>
   <si>
     <t>Solicita Reajuste no Valor das Diárias para Servidores do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Leumar Eterno Torres, Luciano Bomtempo Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_69.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_69.pdf</t>
   </si>
   <si>
     <t>Solicitação de Implantação de Guarda Municipal.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_no_70-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_no_70-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento para a Castração de Animais de Rua e Conscientização sobre o Abandono.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_no_071-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_no_071-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a formalização de Instrumento Legal que disponha sobre justificativa de faltas de parlamentares.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_no_72-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_no_72-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja construída arquibancada no Campo de Futebol do Lago Municipal.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_no_73-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_no_73-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo providencie correção de danos causado por erosão pluvial em canaleta de concreto  próximo a subestação de energia, lado direito da via sentido jardim das oliveiras.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_no_74-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_no_74-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que, nos portais da entrada da cidade, seja instalado iluminação decorativa para dar visibilidade noturna nas estruturas.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/99/requerimento_no_75-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/99/requerimento_no_75-2023.pdf</t>
   </si>
   <si>
     <t>Solicita contratação de odontólogo para atender os munícipes.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/84/mocao_01-2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/84/mocao_01-2023.pdf</t>
   </si>
   <si>
     <t>Apoio ao Congresso Nacional, nos termos do artigo 116 do Regimento Interno desta Casa de Leis, protestando contra a tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/85/mocao_02_2023.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/85/mocao_02_2023.pdf</t>
   </si>
   <si>
     <t>Apoio e reconhecimento aos trabalhos prestados pelo sistema FAEG/SENAR em nosso Município e em todas as cidades onde desenvolvem atividades para o desenvolvimento agropecuário.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1260,68 +1260,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_pmp_44-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_cmp_47-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/54/pl_51.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_no_056-pmp-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_no_057-pmp-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/86/pl_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/87/pl_62_-_fundo_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/95/pl_63.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/96/pl_64_-_concessao_de_uso_bens.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/1/requerimento_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/11/requerimento_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/12/requerimento_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/2/requerimento_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/3/requerimento_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/8/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/9/requerimento_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/27/requerimento_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/34/requerimento_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/35/requerimento_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/36/requerimento_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/39/requerimento_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/40/requerimento_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/43/requerimento_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/45/requerimento_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/48/requerimento_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/49/requerimento_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/50/requerimento_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/52/requerimento_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/53/requerimento_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/57/requerimento_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/58/requerimento_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/69/requerimento_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/88/requerimento_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_no_071-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/99/requerimento_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/84/mocao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/85/mocao_02_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_pmp_44-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/17/projeto_de_lei_cmp_47-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/54/pl_51.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_no_056-pmp-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_no_057-pmp-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/86/pl_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/87/pl_62_-_fundo_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/95/pl_63.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/96/pl_64_-_concessao_de_uso_bens.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/1/requerimento_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/11/requerimento_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/12/requerimento_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/2/requerimento_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/3/requerimento_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/4/requerimento_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/5/requerimento_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/8/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/9/requerimento_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/24/requerimento_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/25/requerimento_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/26/requerimento_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/27/requerimento_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/28/requerimento_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/29/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/30/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/31/requerimento_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/32/requerimento_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/33/requerimento_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/34/requerimento_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/38/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/35/requerimento_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/36/requerimento_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/37/requerimento_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/39/requerimento_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/40/requerimento_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/42/requerimento_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/43/requerimento_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/44/requerimento_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/45/requerimento_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/46/requerimento_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/47/requerimento_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/48/requerimento_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/49/requerimento_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/50/requerimento_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/52/requerimento_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/53/requerimento_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/56/requerimento_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/57/requerimento_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/58/requerimento_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/60/requerimento_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/66/requerimento_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/67/requerimento_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/68/requerimento_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/69/requerimento_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/70/requerimento_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/71/requerimento_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/72/requerimento_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/73/requerimento_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/75/requerimento_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/76/requerimento_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/77/requerimento_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/88/requerimento_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/89/requerimento_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/90/requerimento_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/91/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/92/requerimento_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/93/requerimento_no_071-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/94/requerimento_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/98/requerimento_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/99/requerimento_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/84/mocao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2023/85/mocao_02_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="227.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>