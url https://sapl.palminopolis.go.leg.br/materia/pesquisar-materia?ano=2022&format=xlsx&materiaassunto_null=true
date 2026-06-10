--- v0 (2026-02-08)
+++ v1 (2026-06-10)
@@ -51,963 +51,963 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_no_021-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_no_021-2022.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos da Lei no 021/PMP/2018, acrescentando o quantitativo de vagas dos Cargos Públicos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_no_022-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_no_022-2022.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos da Lei no 015/PMP/2017, acrescentando o quantitativo de vagas dos Cargos Públicos em Comissão que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_no_023-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_no_023-2022.pdf</t>
   </si>
   <si>
     <t>Altera e Acrescenta Dispositivos a Lei nº 002/PMP/2013, e dá outras providências.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_no_024-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_no_024-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do cargo de Agente de Controle Interno, instituído pela Resolução nº 04, de 26 de fevereiro de 2018, convalidada pela Lei nº 033/CMP/2019.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_no_025-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_no_025-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação de cargo de provimento em Comissão no Quadro de Pessoal da Câmara Municipal de Palminópolis, Estado de Goiás, e dá outras providências.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_no_026-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_no_026-2022.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo a realizar a Concessão de Uso de Bens Públicos Municipais de áreas que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/209/projeto_de_lei_no_027-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/209/projeto_de_lei_no_027-2022.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa de Concessão de Bolsas de Estágio para Estudantes no Âmbito da Administração Municipal e Autoriza o Poder Executivo a Celebrar Convênio e ou Contrato com IEL - Instituto Euvaldo Lodi e dá outras providências”</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_no_028-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_no_028-2022.pdf</t>
   </si>
   <si>
     <t>“Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2023 e dá outras providências”.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_no_029-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_no_029-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a estrutura, composição, organização, funcionamento, atribuições e eleição, do Conselho Municipal de Saúde de Palminópolis e dá outras providências.”</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_no_030-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_no_030-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual sobre vencimentos base dos Servidores Públicos Municipais em provimento Efetivos, Comissionados, Ativos, Inativos, Pensionistas e Agentes Políticos do Quadro do Poder Executivo do Município de Palminópolis e dá outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/213/projeto_de_lei_no_031-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/213/projeto_de_lei_no_031-2022.pdf</t>
   </si>
   <si>
     <t>Altera e Acrescenta Dispositivos a Lei nº 027/PMP/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/214/projeto_de_lei_no_032-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/214/projeto_de_lei_no_032-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal no 13.019/2014, a Associação de Moradores do Jardim das Oliveiras Palminópolis Inscrita no CNPJ nº 10.523.794/0001-21 e dá outras providências.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/215/projeto_de_lei_no_033-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/215/projeto_de_lei_no_033-2022.pdf</t>
   </si>
   <si>
     <t>“Revoga a Lei Municipal que menciona, e dá outras providências”.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Câmara Municipal de Palminópolis - CMP</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_de_lei_no_034-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_de_lei_no_034-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação, concessão e fixação de valores de diárias a vereadores e servidores da Câmara Municipal de Palminópolis-GO, e dá outras providências”.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Palminópolis - PMP</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_lei_no_035-2022-copia.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_lei_no_035-2022-copia.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal-REFIS 2022, no município de Palminópolis/GO e dá outras providências.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/218/projeto_de_lei_no_036-2022-copia.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/218/projeto_de_lei_no_036-2022-copia.pdf</t>
   </si>
   <si>
     <t>Altera vencimento base dos cargos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_lei_no_037-2022-copia.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_lei_no_037-2022-copia.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo na Lei Municipal nº 015/PMP/2017, acrescentando o quantitativo de vagas do cargo público em comissão que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_lei_no_038-2022-copia.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_lei_no_038-2022-copia.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a firmar parceria, com repasse de recursos financeiros, nos termos da Lei Federal nº 13.019/2014, à Organização da Sociedade Civil Loja Maçônica Estrela do Oriente nº 110, inscrita no CNPJ nº 00.278.754/0001-08, e dá outras providências.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_lei_no_039-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_lei_no_039-2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei De Diretrizes Orçamentárias, Lei Nº 30/PMP/2022, que dispõe sobre as diretrizes gerais para a elaboração da Lei Orçamentária de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/222/projeto_de_lei_no_040-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/222/projeto_de_lei_no_040-2022.pdf</t>
   </si>
   <si>
     <t>Altera o Plano Plurianual para o período de 2022/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/223/projeto_de_lei_no_041-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/223/projeto_de_lei_no_041-2022.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa despesa do município de Palminópolis-GO, para o exercício financeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/224/projeto_de_lei_no_042-2022.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/224/projeto_de_lei_no_042-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Direitos da Pessoa Idosa, e do Fundo Municipal da Pessoa Idosa e dá outras providências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Anizio Paulino dos Santos Netto, Cleber Reges dos Santos, Fernando Alves da Cunha Filho, Graziane Vitorino Santana, Luciano Bomtempo Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/169/requerimento_no_1_2022_-_correcao_salarial.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/169/requerimento_no_1_2022_-_correcao_salarial.pdf</t>
   </si>
   <si>
     <t>SOLICITA CORREÇÃO SALARIAL DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS EM 10,16%, BEM COMO ELABORAÇÃO DE PLANO DE CARGOS E SALÁRIOS PARA OS MESMOS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Leumar Eterno Torres</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_no_2_2022_-_reajuste_salarial.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_no_2_2022_-_reajuste_salarial.pdf</t>
   </si>
   <si>
     <t>SOLICITA CORREÇÃO SALARIAL DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Sirley Martins Alves do Prado</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_no_3_2022_-_reajuste_piso_professores.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_no_3_2022_-_reajuste_piso_professores.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO PARA QUE CONCEDA O REAJUSTE SALARIAL ALINHANDO O PISO SALARIAL DOS PROFESSORES E PROFESSORAS DO MUNICÍPIO DE PALMINÓPOLIS-GO, COM BASE NO ÍNDICE DE 33,24%  DECRETADO PELO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/178/requerimento_no_4_2022_-_instalacao_pontos_de_onibus.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/178/requerimento_no_4_2022_-_instalacao_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO PODER EXECUTIVO PARA QUE INSTALE PONTOS DE ÔNIBUS COM COBERTURA NAS INTERMEDIAÇÕES DA PRAÇA ESPORTIVA DO SETOR JOSÉ TOBIAS, BEM COMO NA PRAÇA EZEQUIEL FRANCELINO TEODORO, PARALELA À RUA VIRGILIANO RODRIGUES DE SOUZA, NO SETOR DOMICIANO SARDINHA NETO, PROXIMA AO SUPERMERCADO DO NENA I.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_no_5_2022_-_rampas_ou_acessos_go_162.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_no_5_2022_-_rampas_ou_acessos_go_162.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONSTRUÍDA DUAS RAMPAS OU ACESSOS SEGUROS E PLANEJADOS PARA OS PEDESTRES QUE TRAFEGAM ENTRE O JARDIM DAS OLIVEIRAS E O LAGO MUNICIPAL QUE NECESSITAM ATRAVESSAS A GO 162 E VICE-VERSA, NAS PROXIMIDADES DO PARQUE DE EXPOSIÇÃO AGROPECUÁRIO, FINAL DA RUA ELPÍDIO DE PAULA RIBEIRO, BEM COMO ÀS MARGENS DA RUA VERDADE NO SETOR JARDIM DAS OLIVEIRAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/180/requerimento_no_6_2022_-_reforma_capela_municipal.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/180/requerimento_no_6_2022_-_reforma_capela_municipal.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REFORMADA A ESTRUTURA FÍSICA DA CAPELA MUNICIPAL DE PALMINÓPOLIS: DIONE LOPES DA SILVA, VISANDO PROPORCIONAR MELHORES CONDIÇÕES DE USO E COMODIDADE.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/181/requerimento_no_7_2022_-_reposicao_lampadas_postes_av._jk_de_oliveiras.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/181/requerimento_no_7_2022_-_reposicao_lampadas_postes_av._jk_de_oliveiras.pdf</t>
   </si>
   <si>
     <t>SOLICITA COM URGÊNCIA A REPOSIÇÃO DE LÂMPADAS DOS POSTES NA AVENIDA JK DE OLIVEIRA NO SETOR DOMICIANO SARDINHA NETO.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Graziane Vitorino Santana</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/182/requerimento_no_8_2022_-_reforma_clube_lucia_vania.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/182/requerimento_no_8_2022_-_reforma_clube_lucia_vania.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA EXECUTADA COM URGÊNCIA A REFORMA/REVITALIZAÇÃO DA ESTRUTURA FÍSICA DO CLUBE MUNICIPAL LÚCIA VÂNIA.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Luciano Bomtempo Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/183/requerimento_no_9_2022_-_implantacao_projeto_bombeiros_mirins.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/183/requerimento_no_9_2022_-_implantacao_projeto_bombeiros_mirins.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CHEFE DO EXECUTIVO, ANÁLISE DE VIABILIDADE PARA IMPLANTAÇÃO DO PROJETO DE FORMAÇÃO DE BOMBEIROS MIRINS NO MUNICÍPIO DE PALMINÓPOLIS, VISANDO FOMENTAR E FORTALECER BASES SOCIAIS E DISCIPLINARES DA JUVENTUDE.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/184/requerimento_no_10_2022_-_reforma_centro_comercial_jardim_das_oliveiras.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/184/requerimento_no_10_2022_-_reforma_centro_comercial_jardim_das_oliveiras.pdf</t>
   </si>
   <si>
     <t>SOLICITAR A REFORMA/REVITALIZAÇÃO DO CENTRO COMERCIAL DO JARDIM DAS OLIVEIRAS, BEM COMO DESIGNAÇÃO DE FUNCIONÁRIO EXCLUSIVO PARA MANUTENÇÃO E HIGIENIZAÇÃO DO LOCAL. NA SEQUÊNCIA, AINDA EM EXPEDIENTE DO DIA, O PRESIDENTE LUCIANO ABRE ESPAÇO PARA EXPLICAÇÃO SOPBRE O PROJETO DE LEI 27 EM PAUTA.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_no_11_2022_-_remanejamento_veiculo.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_no_11_2022_-_remanejamento_veiculo.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REMANEJAMENTO DE VEÍCULO PARA A SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_no_12_2022_-_processo_seletivo.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_no_12_2022_-_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PROCESSO SELETIVO COM SALÁRIOS QUE DESPERTEM INTERESSE NAS ESPECIALIDADES DE PEDIATRIA, ORTOPEDIA, GINECOLOGIA, CARDIOLOGIA, NEUROPEDIATRIA.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Heudillan Cassio Franco Vieira</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/284/requerimento_no_13_2022_-_passarela_pedestre.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/284/requerimento_no_13_2022_-_passarela_pedestre.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE PASSARELA PARA PEDESTRE.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/285/requerimento_no_14_2022_-_reajuste_salarial.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/285/requerimento_no_14_2022_-_reajuste_salarial.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS E BENEFÍCIOS COMPLEMENTARES.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Argemiro Santos da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_no_15_2022_-_asfalto_trevo.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_no_15_2022_-_asfalto_trevo.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MANUTENÇÃO DO ASFALTO NAS INTERMEDIAÇÕES DO TREVO DE PALMINÓPOLIS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Cleber Reges dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/287/requerimento_no_16_2022_-_sacolas_plasticas.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/287/requerimento_no_16_2022_-_sacolas_plasticas.pdf</t>
   </si>
   <si>
     <t>PROPOSTA SOBRE UTILIZAÇÃO DE SACOLAS PLÁSTICAS E ATUALIZAÇÃO DAS REGRAS SOBRE USO DE MÁSCARAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_no_17_2022_-_professores_para_alunos_com_necessidades_especiais.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_no_17_2022_-_professores_para_alunos_com_necessidades_especiais.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONTRATAÇÃO DE PROFESSORES PARA ACOMPANHAMENTO DE ALUNOS COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_no_18_2022_-_troca_de_mataburros.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_no_18_2022_-_troca_de_mataburros.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPAROS OU TROCA DE MATABURROS E MANUTENÇÃO DAS ESTRADAS RURAIS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/290/requerimento_no_19_2022_-_mudanca_horario_trabalho_garis.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/290/requerimento_no_19_2022_-_mudanca_horario_trabalho_garis.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MUDANÇA NO HORÁRIO DE TRABALHO DOS GARIS</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/291/requerimento_no_20_2022_-_convocacao_troca_de_lampadas....pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/291/requerimento_no_20_2022_-_convocacao_troca_de_lampadas....pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE PROFISSIONAIS DO QUADRO DE RESERVAS DA EDUCAÇÃO; TROCA DE LÂMPADAS E INSTALAÇÃO DE PONTOS DE ENERGIA E REALIZAÇÃO DA FESTA AGROPECUÁRIA 2022.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_no_21_2022_-_retomada_projetos_esportivos.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_no_21_2022_-_retomada_projetos_esportivos.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RETOMADA DOS PROJETOS ESPORTIVOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/293/requerimento_no_22_2022_-_aquisicao_de_maquina_para_trituracao_restos_de_poda.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/293/requerimento_no_22_2022_-_aquisicao_de_maquina_para_trituracao_restos_de_poda.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AQUISIÇÃO DE MÁQUINA PARA TRITURAÇÃO DE RESTOS DE PODAS DE ÁRVORES.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/294/requerimento_no_23_2022_-_doacao_de_terrreno_reciclagem.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/294/requerimento_no_23_2022_-_doacao_de_terrreno_reciclagem.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DOAÇÃO DE TERRENO PARA RECICLAGEM.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/295/requerimento_no_24_2022_-_doacao_trator_e_implementos_pequenos_produtores.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/295/requerimento_no_24_2022_-_doacao_trator_e_implementos_pequenos_produtores.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE TRATOR E IMPLEMENTOS PARA AUXÍLIO DOS PEQUENOS PRODUTORES RURAIS.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/296/requerimento_no_25_2022_-_abertura_vagas_professores_p3.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/296/requerimento_no_25_2022_-_abertura_vagas_professores_p3.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ABERTURA DE VAGAS PARA PROGRESSÃO DE PROFESSORES P3.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/297/requerimento_no_26_2022_-_ajuste_piso_profissionais_saude.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/297/requerimento_no_26_2022_-_ajuste_piso_profissionais_saude.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PROPOSTA DE AJUSTE DE PISO SALARIAL DOS PROFISSIONAIS DA SAÚDE QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/298/requerimento_no_27_2022_-_biomedico.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/298/requerimento_no_27_2022_-_biomedico.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RETORNO DO PLANTÃO DO BIOMÉDICO AOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>Anizio Paulino dos Santos Netto</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/299/requerimento_no_28_2022_-_docs_contabeis_fundeb.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/299/requerimento_no_28_2022_-_docs_contabeis_fundeb.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DISPONIBILIZAÇÃO DE DOCUMENTOS CONTÁBEIS DO FUNDEB.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/300/requerimento_no_29_2022_-_redutores_velocidade_av_eternidade.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/300/requerimento_no_29_2022_-_redutores_velocidade_av_eternidade.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA ETERNIDADE.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/301/requerimento_no_30_2022_-_data_base.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/301/requerimento_no_30_2022_-_data_base.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE FIXAÇÃO DA DATA-BASE DE REAJUSTE SALARIAL DO FUNCIONALISMO PÚBLICO.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/302/requerimento_no_31_2022_-_acessorios_para_acs_e_ace.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/302/requerimento_no_31_2022_-_acessorios_para_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>SOLICITA ACESSÓRIOS DE TRABALHOS PARA ACS E ACE.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/303/requerimento_no_32_2022_-_show_gospel.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/303/requerimento_no_32_2022_-_show_gospel.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SHOW GOSPEL NA PECUÁRIA DE PALMINÓPOLIS 2022.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/304/requerimento_no_33_2022_-_transporte_coletivo_intermunicipal.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/304/requerimento_no_33_2022_-_transporte_coletivo_intermunicipal.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REATIVAÇÃO DO TRANSPORTE COLETIVO INTERMUNICIPAL LOCAL.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/305/requerimento_no_34_2022_-_recuperacao_ecologica.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/305/requerimento_no_34_2022_-_recuperacao_ecologica.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ESTUDOS E LEVANTAMENTOS PARA RECUPERAÇÃO ECOLÓGICA E AMBIENTAL.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/306/requerimento_no_35_2022_-_gaiola_lixo.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/306/requerimento_no_35_2022_-_gaiola_lixo.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE GAIOLA DE ARMAZENAMENTO DE LIXO NA SAÍDA DA REGIÃO DA CACHOEIRINHA.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/307/requerimento_no_36_2022_-_longarinas.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/307/requerimento_no_36_2022_-_longarinas.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE DISPONIBILIZAÇÃO DE LONGARINAS NO LABORATÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/308/requerimento_no_37_2022_-_reajuste_salarial_medicos_tec_enfermagem.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/308/requerimento_no_37_2022_-_reajuste_salarial_medicos_tec_enfermagem.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REAJUSTE SALARIAL DE MÉDICOS E TÉCNICOS DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/309/requerimento_no_38_2022_-_conscientizacao_queimadas_1.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/309/requerimento_no_38_2022_-_conscientizacao_queimadas_1.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSCIENTIZAÇÃO SOBRE QUEIMADAS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/310/requerimento_no_39_2022_-_medico_psiquiatra.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/310/requerimento_no_39_2022_-_medico_psiquiatra.pdf</t>
   </si>
   <si>
     <t>SOLICITA MÉDICO ESPECIALISTA PSIQUIATRA.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_no_40_2022_-_seguranca_na_escola.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_no_40_2022_-_seguranca_na_escola.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SEGURANÇA NA ESCOLA MUNICIPAL LIVERTINO PEREIRA DE MORAIS.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/312/requerimento_no_41_2022_-_quebra-molas_setori_jose_tobias.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/312/requerimento_no_41_2022_-_quebra-molas_setori_jose_tobias.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE QUEBRA-MOLAS NO SETOR JOSÉ TOBIAS.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/313/requerimento_no_42_2022_-_sala_de_psicoterapia.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/313/requerimento_no_42_2022_-_sala_de_psicoterapia.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ADAPTAÇÃO VISUAL E ESTRUTURAL NA SALA DE PSICOTERAPIA.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/314/requerimento_no_43_2022_-_primeiros_socorros.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/314/requerimento_no_43_2022_-_primeiros_socorros.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CURSO DE PRIMEIROS SOCORROS PARA PROFESSORES DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/315/requerimento_no_44_2022_-_perfuracao_poco_campo.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/315/requerimento_no_44_2022_-_perfuracao_poco_campo.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PERFURAÇÃO DE POÇO ARTESIANO NO CAMPO MUNICIPAL.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/316/requerimento_no_45_2022_-_plantio_de_grama.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/316/requerimento_no_45_2022_-_plantio_de_grama.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PLANTIO DE GRAMA PARA PROTEÇÃO CONTRA DESMORONAMENTO.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_no_46_2022_-_quebra-molas_go_162.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_no_46_2022_-_quebra-molas_go_162.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE QUEBRA-MOLAS, FAIXA DE PEDESTRE OU LOMBADA ELETRÔNICA NA GO 162.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/318/requerimento_no_47_2022_-_placas_na_ponte_go_050.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/318/requerimento_no_47_2022_-_placas_na_ponte_go_050.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO NA PONTE DA GO 050.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/319/requerimento_no_48_2022_-_titulos.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/319/requerimento_no_48_2022_-_titulos.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONCESSÃO DE TÍTULO DE CIDADÃO AO SENHOR WILSON XAVIER MOREIRA.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/320/requerimento_no_49_2022_-_titulos.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/320/requerimento_no_49_2022_-_titulos.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONCESSÃO DE TÍTULO DE CIDADÃO E INSTALAÇÃO DE BEBEDOURO.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_no_50_2022_-_insalubridade_periculosidade.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_no_50_2022_-_insalubridade_periculosidade.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AVALIAÇÃO DE INSALUBRIDADE E PERICULOSIDADE PARA CARGOS ESPECÍFICOS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/322/requerimento_no_51_2022_-_piso_enfermagem.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/322/requerimento_no_51_2022_-_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REAJUSTE DO PISO SALARIAL DE ENFERMEIROS E TÉCNICOS DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/323/requerimento_no_52_2022_-_gratificacao_garis.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/323/requerimento_no_52_2022_-_gratificacao_garis.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE GRATIFICAÇÃO POR INCENTIVO FUNCIONAL PARA GARIS VARREDORES.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/324/requerimento_no_53_2022_-_ponto_eletronico.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/324/requerimento_no_53_2022_-_ponto_eletronico.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE PONTO ELETRÔNICO PARA TRABALHADORES DA SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/325/requerimento_no_54_2022_-_medico_ginecologista.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/325/requerimento_no_54_2022_-_medico_ginecologista.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONTRATAÇÃO DE MÉDICO GINECOLOGISTA.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_no_55_2022_-_incentivo_iptu.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_no_55_2022_-_incentivo_iptu.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ATIVAÇÃO DE SUBSÍDIOS DE INCENTIVO PARA PAGAMENTO DE IPTU.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_no_56_2022_-_titulos.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_no_56_2022_-_titulos.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONCESSÃO DE TÍTULO DE CIDADÃO AO PROFESSOR DE MÚSICA MARCELO JACSON MENDES DA SILVA.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_no_57_2022_-_titulos.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_no_57_2022_-_titulos.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONCESSÃO DE TÍTULOS DE HONRARIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1314,68 +1314,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_no_021-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_no_022-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/209/projeto_de_lei_no_027-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_no_028-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_no_030-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/213/projeto_de_lei_no_031-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/214/projeto_de_lei_no_032-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/215/projeto_de_lei_no_033-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_de_lei_no_034-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_lei_no_035-2022-copia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/218/projeto_de_lei_no_036-2022-copia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_lei_no_037-2022-copia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_lei_no_038-2022-copia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_lei_no_039-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/222/projeto_de_lei_no_040-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/223/projeto_de_lei_no_041-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/224/projeto_de_lei_no_042-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/169/requerimento_no_1_2022_-_correcao_salarial.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_no_2_2022_-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_no_3_2022_-_reajuste_piso_professores.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/178/requerimento_no_4_2022_-_instalacao_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_no_5_2022_-_rampas_ou_acessos_go_162.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/180/requerimento_no_6_2022_-_reforma_capela_municipal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/181/requerimento_no_7_2022_-_reposicao_lampadas_postes_av._jk_de_oliveiras.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/182/requerimento_no_8_2022_-_reforma_clube_lucia_vania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/183/requerimento_no_9_2022_-_implantacao_projeto_bombeiros_mirins.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/184/requerimento_no_10_2022_-_reforma_centro_comercial_jardim_das_oliveiras.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_no_11_2022_-_remanejamento_veiculo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_no_12_2022_-_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/284/requerimento_no_13_2022_-_passarela_pedestre.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/285/requerimento_no_14_2022_-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_no_15_2022_-_asfalto_trevo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/287/requerimento_no_16_2022_-_sacolas_plasticas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_no_17_2022_-_professores_para_alunos_com_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_no_18_2022_-_troca_de_mataburros.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/290/requerimento_no_19_2022_-_mudanca_horario_trabalho_garis.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/291/requerimento_no_20_2022_-_convocacao_troca_de_lampadas....pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_no_21_2022_-_retomada_projetos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/293/requerimento_no_22_2022_-_aquisicao_de_maquina_para_trituracao_restos_de_poda.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/294/requerimento_no_23_2022_-_doacao_de_terrreno_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/295/requerimento_no_24_2022_-_doacao_trator_e_implementos_pequenos_produtores.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/296/requerimento_no_25_2022_-_abertura_vagas_professores_p3.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/297/requerimento_no_26_2022_-_ajuste_piso_profissionais_saude.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/298/requerimento_no_27_2022_-_biomedico.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/299/requerimento_no_28_2022_-_docs_contabeis_fundeb.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/300/requerimento_no_29_2022_-_redutores_velocidade_av_eternidade.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/301/requerimento_no_30_2022_-_data_base.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/302/requerimento_no_31_2022_-_acessorios_para_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/303/requerimento_no_32_2022_-_show_gospel.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/304/requerimento_no_33_2022_-_transporte_coletivo_intermunicipal.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/305/requerimento_no_34_2022_-_recuperacao_ecologica.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/306/requerimento_no_35_2022_-_gaiola_lixo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/307/requerimento_no_36_2022_-_longarinas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/308/requerimento_no_37_2022_-_reajuste_salarial_medicos_tec_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/309/requerimento_no_38_2022_-_conscientizacao_queimadas_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/310/requerimento_no_39_2022_-_medico_psiquiatra.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_no_40_2022_-_seguranca_na_escola.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/312/requerimento_no_41_2022_-_quebra-molas_setori_jose_tobias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/313/requerimento_no_42_2022_-_sala_de_psicoterapia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/314/requerimento_no_43_2022_-_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/315/requerimento_no_44_2022_-_perfuracao_poco_campo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/316/requerimento_no_45_2022_-_plantio_de_grama.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_no_46_2022_-_quebra-molas_go_162.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/318/requerimento_no_47_2022_-_placas_na_ponte_go_050.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/319/requerimento_no_48_2022_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/320/requerimento_no_49_2022_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_no_50_2022_-_insalubridade_periculosidade.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/322/requerimento_no_51_2022_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/323/requerimento_no_52_2022_-_gratificacao_garis.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/324/requerimento_no_53_2022_-_ponto_eletronico.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/325/requerimento_no_54_2022_-_medico_ginecologista.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_no_55_2022_-_incentivo_iptu.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_no_56_2022_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_no_57_2022_-_titulos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/205/projeto_de_lei_no_021-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/206/projeto_de_lei_no_022-2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/207/projeto_de_lei_no_023-2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/167/projeto_de_lei_no_024-2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/168/projeto_de_lei_no_025-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_no_026-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/209/projeto_de_lei_no_027-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_no_028-2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_no_029-2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_no_030-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/213/projeto_de_lei_no_031-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/214/projeto_de_lei_no_032-2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/215/projeto_de_lei_no_033-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/216/projeto_de_lei_no_034-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/217/projeto_de_lei_no_035-2022-copia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/218/projeto_de_lei_no_036-2022-copia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/219/projeto_de_lei_no_037-2022-copia.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/220/projeto_de_lei_no_038-2022-copia.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/221/projeto_de_lei_no_039-2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/222/projeto_de_lei_no_040-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/223/projeto_de_lei_no_041-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/224/projeto_de_lei_no_042-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/169/requerimento_no_1_2022_-_correcao_salarial.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_no_2_2022_-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/177/requerimento_no_3_2022_-_reajuste_piso_professores.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/178/requerimento_no_4_2022_-_instalacao_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_no_5_2022_-_rampas_ou_acessos_go_162.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/180/requerimento_no_6_2022_-_reforma_capela_municipal.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/181/requerimento_no_7_2022_-_reposicao_lampadas_postes_av._jk_de_oliveiras.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/182/requerimento_no_8_2022_-_reforma_clube_lucia_vania.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/183/requerimento_no_9_2022_-_implantacao_projeto_bombeiros_mirins.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/184/requerimento_no_10_2022_-_reforma_centro_comercial_jardim_das_oliveiras.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/282/requerimento_no_11_2022_-_remanejamento_veiculo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/283/requerimento_no_12_2022_-_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/284/requerimento_no_13_2022_-_passarela_pedestre.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/285/requerimento_no_14_2022_-_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/286/requerimento_no_15_2022_-_asfalto_trevo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/287/requerimento_no_16_2022_-_sacolas_plasticas.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/288/requerimento_no_17_2022_-_professores_para_alunos_com_necessidades_especiais.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/289/requerimento_no_18_2022_-_troca_de_mataburros.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/290/requerimento_no_19_2022_-_mudanca_horario_trabalho_garis.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/291/requerimento_no_20_2022_-_convocacao_troca_de_lampadas....pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/292/requerimento_no_21_2022_-_retomada_projetos_esportivos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/293/requerimento_no_22_2022_-_aquisicao_de_maquina_para_trituracao_restos_de_poda.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/294/requerimento_no_23_2022_-_doacao_de_terrreno_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/295/requerimento_no_24_2022_-_doacao_trator_e_implementos_pequenos_produtores.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/296/requerimento_no_25_2022_-_abertura_vagas_professores_p3.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/297/requerimento_no_26_2022_-_ajuste_piso_profissionais_saude.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/298/requerimento_no_27_2022_-_biomedico.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/299/requerimento_no_28_2022_-_docs_contabeis_fundeb.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/300/requerimento_no_29_2022_-_redutores_velocidade_av_eternidade.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/301/requerimento_no_30_2022_-_data_base.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/302/requerimento_no_31_2022_-_acessorios_para_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/303/requerimento_no_32_2022_-_show_gospel.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/304/requerimento_no_33_2022_-_transporte_coletivo_intermunicipal.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/305/requerimento_no_34_2022_-_recuperacao_ecologica.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/306/requerimento_no_35_2022_-_gaiola_lixo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/307/requerimento_no_36_2022_-_longarinas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/308/requerimento_no_37_2022_-_reajuste_salarial_medicos_tec_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/309/requerimento_no_38_2022_-_conscientizacao_queimadas_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/310/requerimento_no_39_2022_-_medico_psiquiatra.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/311/requerimento_no_40_2022_-_seguranca_na_escola.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/312/requerimento_no_41_2022_-_quebra-molas_setori_jose_tobias.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/313/requerimento_no_42_2022_-_sala_de_psicoterapia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/314/requerimento_no_43_2022_-_primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/315/requerimento_no_44_2022_-_perfuracao_poco_campo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/316/requerimento_no_45_2022_-_plantio_de_grama.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/317/requerimento_no_46_2022_-_quebra-molas_go_162.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/318/requerimento_no_47_2022_-_placas_na_ponte_go_050.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/319/requerimento_no_48_2022_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/320/requerimento_no_49_2022_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/321/requerimento_no_50_2022_-_insalubridade_periculosidade.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/322/requerimento_no_51_2022_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/323/requerimento_no_52_2022_-_gratificacao_garis.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/324/requerimento_no_53_2022_-_ponto_eletronico.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/325/requerimento_no_54_2022_-_medico_ginecologista.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/326/requerimento_no_55_2022_-_incentivo_iptu.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/327/requerimento_no_56_2022_-_titulos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2022/328/requerimento_no_57_2022_-_titulos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="131.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="155.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="154.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>