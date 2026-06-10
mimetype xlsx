--- v0 (2025-12-09)
+++ v1 (2026-06-10)
@@ -51,995 +51,995 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/185/projeto_de_lei_no_001-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/185/projeto_de_lei_no_001-2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Serviço de Transporte Individual de Passageiros - Táxi no Município de Palminópolis e dá outras providências.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/186/projeto_de_lei_no_002-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/186/projeto_de_lei_no_002-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Desenvolvimento Rural e Autoriza o Poder Executivo a Firmar Convênio com Municípios Limítrofes e dá outras providências.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei_no_003-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei_no_003-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta Dispositivos a Lei no 051/PMP/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/188/projeto_de_lei_no_004-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/188/projeto_de_lei_no_004-2021.pdf</t>
   </si>
   <si>
     <t>Altera vencimento base dos Cargos que se especifica e dá outras providências.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_no_005-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_no_005-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Único de Assistência Social - SUAS, Reestrutura o Conselho Municipal_x000D_
 de Assistência Social, Dispõe sobre Benefícios Eventuais na forma que especifica e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/190/projeto_de_lei_no_006-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/190/projeto_de_lei_no_006-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Acompanhamento e Controle Social do Fundo de  Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS/FUNDES, e dá outras providências.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/191/projeto_de_lei_no_007-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/191/projeto_de_lei_no_007-2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei acrescentando o quantitativo de vagas dos Cargos Públicos que especifica e dá outras providências nº 021/PMP/2018,</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_no_008-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_no_008-2021.pdf</t>
   </si>
   <si>
     <t>“Institui a Lei de Diretrizes Orçamentárias, que dispõe sobre as diretrizes gerais para a elaboração da lei Orçamentária de 2022 e dá outras providências.”</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_no_009-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_no_009-2021.pdf</t>
   </si>
   <si>
     <t>Cria Programa Municipal “DOCE LAR” para Reforma e ou Construção de Moradia para as Famílias Carentes do Município e dá outras providências.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/194/projeto_de_lei_no_010-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/194/projeto_de_lei_no_010-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Regularização Fundiária Urbana no Município de Palminópolis e dá outras providências.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/195/projeto_de_lei_no_011-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/195/projeto_de_lei_no_011-2021.pdf</t>
   </si>
   <si>
     <t>Acrescenta Dispositivos da Lei no 040/PMP/2010, e dá outras providências.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/196/projeto_de_lei_no_012-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/196/projeto_de_lei_no_012-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a Doar Áreas de Terras de sua Propriedade para Construção de Unidades Habitacionais às Famílias do Município e dá outras providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_no_013-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_no_013-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/198/projeto_de_lei_no_014-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/198/projeto_de_lei_no_014-2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para abertura de Crédito Adicional Suplementar.”</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de_lei_no_015-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de_lei_no_015-2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da LDO para 2022” e dá outras providências.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_no_016-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_no_016-2021.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Palminópolis — GO para o exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_lei_no_007-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_lei_no_007-2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Plurianual para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_no_018-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_no_018-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema de Videomonitoramento e Regulamenta a Instalação, Operação, Tratamento de Imagens, Informações e Dados Produzidos no Âmbito do Município e dá outras providências.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/203/projeto_de_lei_no_019-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/203/projeto_de_lei_no_019-2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a autorização para abertura de Crédito Adicional de Natureza Especial e dá outras providências”.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/204/projeto_de_lei_no_020-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/204/projeto_de_lei_no_020-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do Município de Palminópolis - GO; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar; e dá outras providências.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/153/projeto_de_resolucao_no_01-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/153/projeto_de_resolucao_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Plenário Virtual no âmbito da Câmara Municipal de Palminópolis para deliberação remota, como medida excepcional para a realização das Sessões Legislativas por vídeo conferência.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_resolucao_no_02-2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_resolucao_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova Estrutura Administrativa da Câmara Municipal de Palminópolis-GO, e dá outras providências.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Câmara Municipal de Palminópolis - CMP</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_decreto_legislativo_n_1_2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_decreto_legislativo_n_1_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Palminópolis, Estado de Goiás, relativas ao exercício financeiro de 2013, de responsabilidade do gestor EURIPEDES CUSTÓDIO BORGES, e dá outras providências.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/159/projeto_de_decreto_legislativo_n_2_2021.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/159/projeto_de_decreto_legislativo_n_2_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas da Prefeitura Municipal de Palminópolis, Estado de Goiás, relativas ao exercício financeiro de 2019, Contas de Governo de responsabilidade do gestor EURÍPEDES CUSTÓDIO BORGES, e dá outras providências.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>RQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Anizio Paulino dos Santos Netto, Cleber Reges dos Santos, Fernando Alves da Cunha Filho, Graziane Vitorino Santana, Luciano Bomtempo Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_no_1_2021-_13_objetivos_para_melhoria_da_cidade.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_no_1_2021-_13_objetivos_para_melhoria_da_cidade.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ATENDIMENTO DE 13 OBJETIVOS VISANDO MELHORIAS PARA A CIDADE.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_no_2_2021_-_aquisicao_de_vacinas.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_no_2_2021_-_aquisicao_de_vacinas.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AQUISIÇÃO DE VACINAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Anizio Paulino dos Santos Netto</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_no_3_2021_-_abertura_de_canteiro_central.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_no_3_2021_-_abertura_de_canteiro_central.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ABERTURA NO CANTEIRO CENTRAL DA AVENIDA ETERNIDADE PARA DAR ACESSO À CONVERSÃO À ESQUERDA, PARALELO AO GINÁSIO MUNICIPAL, SENTIDO BAIRRO PÔR DO SOL.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Heudillan Cassio Franco Vieira</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_no_4_2021_-_construcao_redutor_de_velocidade_av._eternidade.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_no_4_2021_-_construcao_redutor_de_velocidade_av._eternidade.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE REDUTOR DE VELOCIDADE EM PONTOS DA AVENIDADE LEANDRO DE SÁ.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Sirley Martins Alves do Prado</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_no_5_2021_-_distribuicao_de_sacos_de_lixo_e_otimizacao_iluminacao_publica.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_no_5_2021_-_distribuicao_de_sacos_de_lixo_e_otimizacao_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE SACOS DE LIXO PARA DISTRIBUIÇÃO GRATUITA E SOLICITAÇÃO DE OTIMIZAÇÃO NA ILUMINAÇÃO PÚBLICA EM LOCAL IDENTIFICADO.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/230/requerimento_no_6_2021_-_instalacao_de_cacambas.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/230/requerimento_no_6_2021_-_instalacao_de_cacambas.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CAÇAMBAS PARA DEPÓSITO DE ENTULHOS E RESTOS DE OBRAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/231/requerimento_no_7_2021_-_construcao_de_redutor_de_velocidade_-_baiao_e_av._eternidade.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/231/requerimento_no_7_2021_-_construcao_de_redutor_de_velocidade_-_baiao_e_av._eternidade.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE REDUTOR DE VELOCIDADE EM LOCAL INDICADO.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Argemiro Santos da Cruz, Heudillan Cassio Franco Vieira, Leumar Eterno Torres, Sirley Martins Alves do Prado</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/232/requerimento_no_8_2021_-_trevo_rotatoria_sinalizado_e_iluminado.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/232/requerimento_no_8_2021_-_trevo_rotatoria_sinalizado_e_iluminado.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE TREVO ROTATÓRIO ILUMINADO E BEM SINALIZADO EM LOCAL INDICADO.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/233/requerimento_no_9_2021_-_auxilio_emergencial_municipal.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/233/requerimento_no_9_2021_-_auxilio_emergencial_municipal.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO ANÁLISE DE VIABILIDADE PARA PROVER SISTEMA DE PAGAMENTO DE AUXÍLIO EMERGENCIAL MUNICIPAL.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/234/requerimento_no_10_2021_-_nomeacao_praca.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/234/requerimento_no_10_2021_-_nomeacao_praca.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NOMEAÇÃO DE PRAÇA NO SETOR JOSÉ TOBIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/235/requerimento_no_11_2021_-_redimensionamento_ilha_central_eternidade.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/235/requerimento_no_11_2021_-_redimensionamento_ilha_central_eternidade.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REDIMENSIONAMENTO DO ILHA CENTRAL NA AVENIDA ETERNIDADE.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Leumar Eterno Torres</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/236/requerimento_no_12_2021_-_denominacao_da_rua_1_setor_por_do_sol.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/236/requerimento_no_12_2021_-_denominacao_da_rua_1_setor_por_do_sol.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NOMECLATURAÇÃO DA RUA 1 NO SETOR PÔR DO SOL.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_no_13_2021_-_uniformes_limpeza_urbana.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_no_13_2021_-_uniformes_limpeza_urbana.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE FORNECIMENTO DE UNIFORMES E EPIs PARA FUNCIONÁRIOS DA LIMPEZA URBANA.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/238/requerimento_no_14_2021_-_convidar_autoridades_religiosas_para_sos.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/238/requerimento_no_14_2021_-_convidar_autoridades_religiosas_para_sos.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONVITE DE AUTORIDADES RELIGIOSAS PARA SESSÕES ORDINÁRIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Cleber Reges dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/239/requerimento_no_15_2021_-_ventiladores_e_bebedouro_capela.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/239/requerimento_no_15_2021_-_ventiladores_e_bebedouro_capela.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE VENTILADORES E BEBEDOURO DE ÁGUA NA CAPELA MUNICIPAL.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/240/requerimento_no_16_2021_-_asfaltamento_rua_virgilino.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/240/requerimento_no_16_2021_-_asfaltamento_rua_virgilino.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ASFALTAMENTO DA RUA VIRGILINO RODRIGUES DE SOUZA E DO RESIDENCIAL RODRIGUES.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/241/requerimento_no_17_2021_-_equip._sanitarios_coletivos.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/241/requerimento_no_17_2021_-_equip._sanitarios_coletivos.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EQUIPAMENTOS SANITÁRIOS COLETIVOS (EPCs) PARA FUNCIONÁRIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/242/requerimento_no_18_2021_-_construcao_de_quebra-molas.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/242/requerimento_no_18_2021_-_construcao_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE QUEBRA-MOLAS NA GO-162.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/243/requerimento_no_19_2021_-_instalacao_de_torneiras_e_plantio_de_grama_no_cemiterio.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/243/requerimento_no_19_2021_-_instalacao_de_torneiras_e_plantio_de_grama_no_cemiterio.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE TORNEIRAS E PLANTIO DE GRAMA NO CEMITÉRIO LOCAL.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/244/requerimento_no_20_2021_-_prioridade_de_vacinacao.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/244/requerimento_no_20_2021_-_prioridade_de_vacinacao.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE PRIORIDADE DE VACINAÇÃO CONTRA COVID-19 PARA TRABALHADORES DE SEGMENTOS ESSENCIAIS</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no_21_2021_-_limpeza_e_implantacao_de_iluminacao_na_praca.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no_21_2021_-_limpeza_e_implantacao_de_iluminacao_na_praca.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE LIMPEZA E IMPLANTAÇÃO DE ILUMINAÇÃO NA PRAÇA DO SETOR JOSÉ TOBIAS E NO ATERRO SANITÁRIO MUNICIPAL</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Fernando Alves da Cunha Filho</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_no_22_2021_-_aquisicao_de_televisoes_para_hospital.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_no_22_2021_-_aquisicao_de_televisoes_para_hospital.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AQUISIÇÃO DE TELEVISÕES PARA O HOSPITAL MUNICIPAL JOÃO VITORINO</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_no_23_2021_-_iluminacao_nas_vias_de_passeio_lago.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_no_23_2021_-_iluminacao_nas_vias_de_passeio_lago.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ILUMINAÇÃO NAS VIAS DO PASSEIO DO LAGO MUNICIPAL DIRCEU VAZ DA ROSA.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/248/requerimento_no_24_2021_-_regularizacao_e_formalizacao_de_terrenos.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/248/requerimento_no_24_2021_-_regularizacao_e_formalizacao_de_terrenos.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REGULARIZAÇÃO E FORMALIZAÇÃO DOS TERRENOS NOS SETORES AINDA NÃO REGULARIZADOS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Leumar Eterno Torres, Sirley Martins Alves do Prado</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/249/requerimento_no_25_2021_-_solicitacao_de_atendimento_medico_e_transporte_povoado_mangueiras.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/249/requerimento_no_25_2021_-_solicitacao_de_atendimento_medico_e_transporte_povoado_mangueiras.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ATENDIMENTO MÉDICO E TRANSPORTE GRATUITO NO POVOADO DE MANGUEIRAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/250/requerimento_no_26_2021_-_reforma_praca_povoado_mangueiras.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/250/requerimento_no_26_2021_-_reforma_praca_povoado_mangueiras.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REFORMA DA PRAÇA DO POVOADO DE MANGUEIRAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/251/requerimento_no_27_2021_-_testes_rapidos_covid_educacao.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/251/requerimento_no_27_2021_-_testes_rapidos_covid_educacao.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ANÁLISE DE VIABILIDADE PARA TESTES RÁPIDOS COVID 19_x000D_
 PARA OS PROFISSIONAIS E SERVIDORES DA EDUCAÇÃO, BEM COMO GRUPOS FAMILIARES_x000D_
 ENVOLVIDOS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/252/requerimento_no_28_2021_-_homenagem_e_nomeacao_de_departamento_municipal.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/252/requerimento_no_28_2021_-_homenagem_e_nomeacao_de_departamento_municipal.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO HOMENAGEM E NOMEAÇÃO DE DEPARTAMENTO DE ÓRGÃO_x000D_
 PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_no_29_2021_-_gerador_para_saneago.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_no_29_2021_-_gerador_para_saneago.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE GERADOR DE ENERGIA PARA SUBSTAÇÃO DE TRATAMENTO_x000D_
 DE ÁGUA MUNICIPAL.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/254/requerimento_no_30_2021_-_atualizacao_de_laudos_saude_trabalho.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/254/requerimento_no_30_2021_-_atualizacao_de_laudos_saude_trabalho.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONTRATAÇÃO DE EMPRESA PARA ATUALIZAR_x000D_
 LAUDOS DE RISCOS E EXPOSIÇÕES TRABALHISTAS DE CARGOS EFETIVOS DA_x000D_
 PREFEITURA MUNICIPAL DE PALMINOPOLIS-GO, BEM COMO OUTROS_x000D_
 LAUDOS CITADOS ABAIXO.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/255/requerimento_no_31_2021_-_reaparo_de_mata_burro.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/255/requerimento_no_31_2021_-_reaparo_de_mata_burro.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REPARO E OU TROCA DE MATA BURRO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/256/requerimento_no_32_2021_-_decimo_terceiro_aos_funcionarios_da_saude.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/256/requerimento_no_32_2021_-_decimo_terceiro_aos_funcionarios_da_saude.pdf</t>
   </si>
   <si>
     <t>ANÁLISE DE VIABILIDADE E IMPACTO FINANCEIRO PARA O_x000D_
 PAGAMENTO DE DÉCIMO TERCEIRO AOS FUNCIONÁRIOS CREDENCIADOS DA_x000D_
 SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/257/requerimento_no_33_2021_-_cronograma_ambulancia.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/257/requerimento_no_33_2021_-_cronograma_ambulancia.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CRONOGRAMA DE HORÁRIO DE AMBULÂNCIA.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Graziane Vitorino Santana</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/258/requerimento_no_34_2021_-_diarias.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/258/requerimento_no_34_2021_-_diarias.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REGULAMENTAÇÃO E ATUALIZAÇÃO DA LEGISLAÇÃO PARA PAGAMENTOS DE DIÁRIAS, REEMBOLSO E AJUDA DE CUSTO.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/259/requerimento_no_35_2021_-_cameras_de_seguranca.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/259/requerimento_no_35_2021_-_cameras_de_seguranca.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE CÂMERAS DE SEGURANÇA EM ÓRGÃOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/260/requerimento_no_36_2021_-_contratacao_medicos.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/260/requerimento_no_36_2021_-_contratacao_medicos.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONTRATAÇÃO DE MÉDICOS ESPECIALISTAS PARA O HOSPITAL MUNICIPAL JOÃO VITORINO.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_no_37_2021_-_melhorias_nas_estruturas_do_conselho_tutelar.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_no_37_2021_-_melhorias_nas_estruturas_do_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MELHORIAS NAS ESTRUTURAS FÍSICAS E CONSTRUÇÃO DE SEDE PRÓPRIA PARA O CONSELHO TUTELAR MUNICIPAL.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_no_38_2021_-_monitoramento_e_otimizacao_economia_de_energia_nos_orgaos_publicos.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_no_38_2021_-_monitoramento_e_otimizacao_economia_de_energia_nos_orgaos_publicos.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MONITORAMENTO E OTIMIZAÇÃO DA ECONOMIA DE ENERGIA NOS ÓRGÃOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_no_39_2021_-_data_base.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_no_39_2021_-_data_base.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ELABORAÇÃO DE PROJETO DE LEI DE DATA BASE PARA REGULAMENTAR REAJUSTES ANUAIS DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/264/requerimento_no_40_2021_-_economia_energia.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/264/requerimento_no_40_2021_-_economia_energia.pdf</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/265/requerimento_no_41_2021_-_aquisicao_de_biombo_chumbo.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/265/requerimento_no_41_2021_-_aquisicao_de_biombo_chumbo.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AQUISIÇÃO DE BIOMBO DE CHUMBO E AVENTAL DE CHUMBO PARA A UBS GERÔNIMO GONÇALVES BARBOSA.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_no_42_2021_-_construcao_de_casas.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_no_42_2021_-_construcao_de_casas.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE UMA CASA POR TRIMESTRE CONFORME PLANO DE GOVERNO.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/267/requerimento_no_43_2021_-_itens_sanitarios_e_de_consumo_capela.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/267/requerimento_no_43_2021_-_itens_sanitarios_e_de_consumo_capela.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE ITENS SANITÁRIOS E MATERIAL DE CONSUMO PARA A CAPELA MUNICIPAL.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/268/requerimento_no_44_2021_-_ampliacao_cemiterio_municipal.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/268/requerimento_no_44_2021_-_ampliacao_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AMPLIAÇÃO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/269/requerimento_no_45_2021_-_melhor_horario_de_trabalho_limpeza_urbana.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/269/requerimento_no_45_2021_-_melhor_horario_de_trabalho_limpeza_urbana.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE MELHOR HORÁRIO DE TRABALHO PARA FUNCIONÁRIOS DA LIMPEZA URBANA MUNICIPAL.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_no_46_2021_-_castracao_de_animais.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_no_46_2021_-_castracao_de_animais.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CASTRAÇÃO DE ANIMAIS DE RUA E REATIVAÇÃO DO TRANSPORTE COLETIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_no_47_2021_-_cesta_basica_para_funcionarios.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_no_47_2021_-_cesta_basica_para_funcionarios.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CESTA BÁSICA PARA FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_no_48_2021_-_cesta_basica.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_no_48_2021_-_cesta_basica.pdf</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/273/requerimento_no_49_2021_-_academia_ar_livre.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/273/requerimento_no_49_2021_-_academia_ar_livre.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE RESUMO ADMINISTRATIVO E CONSTRUÇÃO DE ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/274/requerimento_no_50_2021_-_pista_de_cooper.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/274/requerimento_no_50_2021_-_pista_de_cooper.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CONSTRUÇÃO DE CANTEIRO CENTRAL E PISTA DE COOPER NA RUA A, NO SETOR JARDIM DAS OLIVEIRAS.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/275/requerimento_no_51_2021_-_pista_de_cooper.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/275/requerimento_no_51_2021_-_pista_de_cooper.pdf</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/276/requerimento_no_52_2021_-_restabelecimento_rota_sao_luis.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/276/requerimento_no_52_2021_-_restabelecimento_rota_sao_luis.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE REESTABELECIMENTO DE ROTA ENTRE PALMINÓPOLIS E SÃO LUÍS DE MONTES.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_no_53_2021_-_auxilio_alimentacao_estudantes.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_no_53_2021_-_auxilio_alimentacao_estudantes.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CRIAÇÃO DE PROGRAMA DE AUXÍLIO ALIMENTAÇÃO E AUXÍLIO TRANSPORTE PARA ESTUDANTES.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_no_54_2021_-_transporte_para_igreja.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_no_54_2021_-_transporte_para_igreja.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE TRANSPORTE GRATUITO PARA IGREJAS AOS DOMINGOS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Argemiro Santos da Cruz</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_no_55_2021_-_instalacao_lixeiras_e_troca_lampada.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_no_55_2021_-_instalacao_lixeiras_e_troca_lampada.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INSTALAÇÃO DE LIXEIRAS E TROCA DE LÂMPADAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_no_56_2021_-_transporte_igreja.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_no_56_2021_-_transporte_igreja.pdf</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/281/requerimento_no_57_2021_-_instalacao_de_lixeiras_troca_de_lampadas.pdf</t>
+    <t>http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/281/requerimento_no_57_2021_-_instalacao_de_lixeiras_troca_de_lampadas.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1343,68 +1343,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/185/projeto_de_lei_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/186/projeto_de_lei_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/188/projeto_de_lei_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/190/projeto_de_lei_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/191/projeto_de_lei_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/194/projeto_de_lei_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/195/projeto_de_lei_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/196/projeto_de_lei_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/198/projeto_de_lei_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de_lei_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_lei_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/203/projeto_de_lei_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/204/projeto_de_lei_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/153/projeto_de_resolucao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_resolucao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_decreto_legislativo_n_1_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/159/projeto_de_decreto_legislativo_n_2_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_no_1_2021-_13_objetivos_para_melhoria_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_no_2_2021_-_aquisicao_de_vacinas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_no_3_2021_-_abertura_de_canteiro_central.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_no_4_2021_-_construcao_redutor_de_velocidade_av._eternidade.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_no_5_2021_-_distribuicao_de_sacos_de_lixo_e_otimizacao_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/230/requerimento_no_6_2021_-_instalacao_de_cacambas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/231/requerimento_no_7_2021_-_construcao_de_redutor_de_velocidade_-_baiao_e_av._eternidade.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/232/requerimento_no_8_2021_-_trevo_rotatoria_sinalizado_e_iluminado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/233/requerimento_no_9_2021_-_auxilio_emergencial_municipal.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/234/requerimento_no_10_2021_-_nomeacao_praca.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/235/requerimento_no_11_2021_-_redimensionamento_ilha_central_eternidade.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/236/requerimento_no_12_2021_-_denominacao_da_rua_1_setor_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_no_13_2021_-_uniformes_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/238/requerimento_no_14_2021_-_convidar_autoridades_religiosas_para_sos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/239/requerimento_no_15_2021_-_ventiladores_e_bebedouro_capela.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/240/requerimento_no_16_2021_-_asfaltamento_rua_virgilino.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/241/requerimento_no_17_2021_-_equip._sanitarios_coletivos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/242/requerimento_no_18_2021_-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/243/requerimento_no_19_2021_-_instalacao_de_torneiras_e_plantio_de_grama_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/244/requerimento_no_20_2021_-_prioridade_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no_21_2021_-_limpeza_e_implantacao_de_iluminacao_na_praca.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_no_22_2021_-_aquisicao_de_televisoes_para_hospital.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_no_23_2021_-_iluminacao_nas_vias_de_passeio_lago.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/248/requerimento_no_24_2021_-_regularizacao_e_formalizacao_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/249/requerimento_no_25_2021_-_solicitacao_de_atendimento_medico_e_transporte_povoado_mangueiras.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/250/requerimento_no_26_2021_-_reforma_praca_povoado_mangueiras.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/251/requerimento_no_27_2021_-_testes_rapidos_covid_educacao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/252/requerimento_no_28_2021_-_homenagem_e_nomeacao_de_departamento_municipal.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_no_29_2021_-_gerador_para_saneago.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/254/requerimento_no_30_2021_-_atualizacao_de_laudos_saude_trabalho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/255/requerimento_no_31_2021_-_reaparo_de_mata_burro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/256/requerimento_no_32_2021_-_decimo_terceiro_aos_funcionarios_da_saude.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/257/requerimento_no_33_2021_-_cronograma_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/258/requerimento_no_34_2021_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/259/requerimento_no_35_2021_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/260/requerimento_no_36_2021_-_contratacao_medicos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_no_37_2021_-_melhorias_nas_estruturas_do_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_no_38_2021_-_monitoramento_e_otimizacao_economia_de_energia_nos_orgaos_publicos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_no_39_2021_-_data_base.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/264/requerimento_no_40_2021_-_economia_energia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/265/requerimento_no_41_2021_-_aquisicao_de_biombo_chumbo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_no_42_2021_-_construcao_de_casas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/267/requerimento_no_43_2021_-_itens_sanitarios_e_de_consumo_capela.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/268/requerimento_no_44_2021_-_ampliacao_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/269/requerimento_no_45_2021_-_melhor_horario_de_trabalho_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_no_46_2021_-_castracao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_no_47_2021_-_cesta_basica_para_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_no_48_2021_-_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/273/requerimento_no_49_2021_-_academia_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/274/requerimento_no_50_2021_-_pista_de_cooper.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/275/requerimento_no_51_2021_-_pista_de_cooper.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/276/requerimento_no_52_2021_-_restabelecimento_rota_sao_luis.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_no_53_2021_-_auxilio_alimentacao_estudantes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_no_54_2021_-_transporte_para_igreja.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_no_55_2021_-_instalacao_lixeiras_e_troca_lampada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_no_56_2021_-_transporte_igreja.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/281/requerimento_no_57_2021_-_instalacao_de_lixeiras_troca_de_lampadas.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/185/projeto_de_lei_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/186/projeto_de_lei_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/187/projeto_de_lei_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/188/projeto_de_lei_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/189/projeto_de_lei_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/190/projeto_de_lei_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/191/projeto_de_lei_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/192/projeto_de_lei_no_008-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/193/projeto_de_lei_no_009-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/194/projeto_de_lei_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/195/projeto_de_lei_no_011-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/196/projeto_de_lei_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/197/projeto_de_lei_no_013-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/198/projeto_de_lei_no_014-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de_lei_no_015-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_no_016-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_lei_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/202/projeto_de_lei_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/203/projeto_de_lei_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/204/projeto_de_lei_no_020-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/153/projeto_de_resolucao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_resolucao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/158/projeto_de_decreto_legislativo_n_1_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/159/projeto_de_decreto_legislativo_n_2_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/225/requerimento_no_1_2021-_13_objetivos_para_melhoria_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/226/requerimento_no_2_2021_-_aquisicao_de_vacinas.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/227/requerimento_no_3_2021_-_abertura_de_canteiro_central.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/228/requerimento_no_4_2021_-_construcao_redutor_de_velocidade_av._eternidade.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_no_5_2021_-_distribuicao_de_sacos_de_lixo_e_otimizacao_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/230/requerimento_no_6_2021_-_instalacao_de_cacambas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/231/requerimento_no_7_2021_-_construcao_de_redutor_de_velocidade_-_baiao_e_av._eternidade.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/232/requerimento_no_8_2021_-_trevo_rotatoria_sinalizado_e_iluminado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/233/requerimento_no_9_2021_-_auxilio_emergencial_municipal.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/234/requerimento_no_10_2021_-_nomeacao_praca.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/235/requerimento_no_11_2021_-_redimensionamento_ilha_central_eternidade.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/236/requerimento_no_12_2021_-_denominacao_da_rua_1_setor_por_do_sol.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/237/requerimento_no_13_2021_-_uniformes_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/238/requerimento_no_14_2021_-_convidar_autoridades_religiosas_para_sos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/239/requerimento_no_15_2021_-_ventiladores_e_bebedouro_capela.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/240/requerimento_no_16_2021_-_asfaltamento_rua_virgilino.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/241/requerimento_no_17_2021_-_equip._sanitarios_coletivos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/242/requerimento_no_18_2021_-_construcao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/243/requerimento_no_19_2021_-_instalacao_de_torneiras_e_plantio_de_grama_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/244/requerimento_no_20_2021_-_prioridade_de_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/245/requerimento_no_21_2021_-_limpeza_e_implantacao_de_iluminacao_na_praca.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/246/requerimento_no_22_2021_-_aquisicao_de_televisoes_para_hospital.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/247/requerimento_no_23_2021_-_iluminacao_nas_vias_de_passeio_lago.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/248/requerimento_no_24_2021_-_regularizacao_e_formalizacao_de_terrenos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/249/requerimento_no_25_2021_-_solicitacao_de_atendimento_medico_e_transporte_povoado_mangueiras.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/250/requerimento_no_26_2021_-_reforma_praca_povoado_mangueiras.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/251/requerimento_no_27_2021_-_testes_rapidos_covid_educacao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/252/requerimento_no_28_2021_-_homenagem_e_nomeacao_de_departamento_municipal.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/253/requerimento_no_29_2021_-_gerador_para_saneago.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/254/requerimento_no_30_2021_-_atualizacao_de_laudos_saude_trabalho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/255/requerimento_no_31_2021_-_reaparo_de_mata_burro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/256/requerimento_no_32_2021_-_decimo_terceiro_aos_funcionarios_da_saude.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/257/requerimento_no_33_2021_-_cronograma_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/258/requerimento_no_34_2021_-_diarias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/259/requerimento_no_35_2021_-_cameras_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/260/requerimento_no_36_2021_-_contratacao_medicos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/261/requerimento_no_37_2021_-_melhorias_nas_estruturas_do_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/262/requerimento_no_38_2021_-_monitoramento_e_otimizacao_economia_de_energia_nos_orgaos_publicos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_no_39_2021_-_data_base.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/264/requerimento_no_40_2021_-_economia_energia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/265/requerimento_no_41_2021_-_aquisicao_de_biombo_chumbo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/266/requerimento_no_42_2021_-_construcao_de_casas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/267/requerimento_no_43_2021_-_itens_sanitarios_e_de_consumo_capela.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/268/requerimento_no_44_2021_-_ampliacao_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/269/requerimento_no_45_2021_-_melhor_horario_de_trabalho_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/270/requerimento_no_46_2021_-_castracao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/271/requerimento_no_47_2021_-_cesta_basica_para_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/272/requerimento_no_48_2021_-_cesta_basica.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/273/requerimento_no_49_2021_-_academia_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/274/requerimento_no_50_2021_-_pista_de_cooper.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/275/requerimento_no_51_2021_-_pista_de_cooper.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/276/requerimento_no_52_2021_-_restabelecimento_rota_sao_luis.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/277/requerimento_no_53_2021_-_auxilio_alimentacao_estudantes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_no_54_2021_-_transporte_para_igreja.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_no_55_2021_-_instalacao_lixeiras_e_troca_lampada.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_no_56_2021_-_transporte_igreja.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palminopolis.go.leg.br/media/sapl/public/materialegislativa/2021/281/requerimento_no_57_2021_-_instalacao_de_lixeiras_troca_de_lampadas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="131.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="171.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>